--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Germain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning challenge : Throughput phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Emeliyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software for Big Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41781-023-00094-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Monitoring with Artificial Neural Networks at the CMS Experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software for Big Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41781-018-0020-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault monitoring with sequential matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.20:1--20:25. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2797141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Stream Clustering with Affinity Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Furtlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Monitoring with Active Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (8), pp.2272-2283. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2013.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable structural break detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Non-Stationary Grid Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.423-440. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-011-9194-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective reinforcement learning for responsive grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (3), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-010-9161-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence of Clouds, Grids, and Autonomics - GMAC Panel Session report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (6), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide haplotype association study identifies the SLC22A3-LPAL2-LPA gene cluster as a risk locus for coronary artery disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Tregouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inke König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Braund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for Responsive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Moscicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.15-27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-007-9086-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Volume Reconstruction and Measurement on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0038-1633952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-enabling medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4-5), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for certification of the quality of the data acquired by the CMS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Advanced Computing and Analysis Techniques in Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saas-Fee, Switzerland. pp.012045, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1525/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic aware learning - A case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.06024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921406024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML : a tracking Machine Learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Kiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Seoul, South Korea. pp.159, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.340.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection With Conditional Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2019 - 18th IEEE International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boca Raton, United States. pp.1651-1657, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2019.00270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection With Conditional Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boca Raton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigger Rate Anomaly Detection with Conditional Variational Autoencoders at the CMS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and the Physical Sciences Workshop at the 33rd Conference on Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML high-energy physics tracking challenge on Kaggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Kiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.06037, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921406037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics aware learning: a case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2018 - 26th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML: A High Energy Physics Particle Tracking Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vlimant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on e-Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Amsterdam, Netherlands. pp.344, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eScience.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2018 - 32nd Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montreal, Canada. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial learning to eliminate systematic errors: a case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - workshop Deep Learning for Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track reconstruction at LHC as a collaborative data challenge use case with RAMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Gemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting The Dots / Intelligent Tracker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orsay, France. pp.00015, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715000015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Machine Learning won the Higgs Boson Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML: a LHC Tracking Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Higgs Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computing in High Energy and Nuclear Physics (CHEP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Okinawa, Japan. pp.072015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/664/7/072015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifying the interoperability of RDF database systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDQ 2015 - 2nd Workshop on Linked Data Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Higgs boson machine learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014 Workshop on High-energy Physics and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for scientific data sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA2015 - Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential fault monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud and Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TFT, Tests For Triplestores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Challenge, part of the International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Higgs Boson Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics(ICHEP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the HEPML Workshop and the HiggsML challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPML workshop at NIPS14 - Neural Information Processing Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01100982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on Cluster, Cloud and Grid Computing (CCGrid'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ottawa, Canada. epub ahead of print</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fault monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian Reinforcement Learning for Reactive Grid scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Computing Observatory: a data curation approach for green IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud and Green Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing E-Science File Access Behavior via Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusik Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Utility and Cloud Computing (UCC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles comportementaux de la grille : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques France-Grilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles comportementaux de la grille : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Piecewise Linear Models of Grid Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE/ACM International Conference on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.474-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of the Estimated Response Time strategy: tools, methods and an experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptively Detecting Changes in Autonomic Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procs of ACS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Belgium. http://wiki.esi.ac.uk/ACS2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the dynamics of e-science social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asterios Katsifodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Autonomic Grids: Analyzing the Job Flow with Affinity Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Furtlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM SIGKDD Conference on Knowledge Discovery and Data Mining (KDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00393825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year of the Grid Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00430415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Elastic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germain Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 ACM/IEEE Conference on International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555301.1555311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Real-time Grid Monitoring with Job Stream Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00367544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Differentiated Services: a Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-based Reinforcement Learning for Reactive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modelage des travaux d'un Système de Grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a statistical model of EGEE load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGEE-II project, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Bounds on Queuing Delay in the EGEE grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Behavioral Modeling of a Grid System: Mining the Logging and Bookkeeping files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Omaha, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Diagnosis from the Logging and Bookkeping Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Scheduling for Interactive Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for Interactive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-enabling medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.339-349, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS workshop: Challenges in Machine Learning (CiML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition for analytical platforms: Automating scientific workflows and building an open database platform for chemical anlysis metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diem Bui Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tfayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the Weizmann workshop: Hammers & Nails - Machine Learning & HEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - Hammers &amp; Nails - Machine Learning &amp; HEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rehovot, Israel. , pp.1-48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust deep learning: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE 2017 - 2nd Junior Conference on Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Orsay, France. , pp.1-5, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations néolithiques de &amp;quot;la Bruyère du Hamel&amp;quot; à Condé-sur-Ifs (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société préhistorique française, 62, 2016, Mémoires de la Société Préhistorique Française, 978-2-913745-68-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality Monitoring Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.115-149, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811234033_0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Analysis of Radiological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Cannataro (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Computational Grid Technologies for Life Sciences, Biomedicine and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI, pp.363-391, 2009, chapter 19, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-374-6.ch019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML Particle Tracking Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Observatory 3.0 - Towards reproducible research and open collaborations using semantic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to discover: the Higgs boson machine learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7483/OPENDATA.ATLAS.MQ5J.GHXA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fault monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning challenge : Accuracy phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector monitoring with artificial neural networks at the CMS experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Linear Models of Grid Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7112, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Germain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning challenge : Throughput phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Emeliyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software for Big Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41781-023-00094-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Monitoring with Artificial Neural Networks at the CMS Experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software for Big Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41781-018-0020-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault monitoring with sequential matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.20:1--20:25. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2797141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Stream Clustering with Affinity Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Furtlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Monitoring with Active Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (8), pp.2272-2283. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2013.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable structural break detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Non-Stationary Grid Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.423-440. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-011-9194-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective reinforcement learning for responsive grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (3), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-010-9161-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide haplotype association study identifies the SLC22A3-LPAL2-LPA gene cluster as a risk locus for coronary artery disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Tregouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inke König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Braund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence of Clouds, Grids, and Autonomics - GMAC Panel Session report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (6), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for Responsive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Moscicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.15-27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-007-9086-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Volume Reconstruction and Measurement on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0038-1633952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-enabling medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4-5), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for certification of the quality of the data acquired by the CMS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Advanced Computing and Analysis Techniques in Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saas-Fee, Switzerland. pp.012045, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1525/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML high-energy physics tracking challenge on Kaggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Kiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.06037, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921406037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic aware learning - A case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.06024, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921406024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML : a tracking Machine Learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Kiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Seoul, South Korea. pp.159, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.340.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection With Conditional Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boca Raton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection With Conditional Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2019 - 18th IEEE International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boca Raton, United States. pp.1651-1657, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2019.00270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigger Rate Anomaly Detection with Conditional Variational Autoencoders at the CMS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and the Physical Sciences Workshop at the 33rd Conference on Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics aware learning: a case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2018 - 26th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML: A High Energy Physics Particle Tracking Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vlimant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on e-Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Amsterdam, Netherlands. pp.344, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eScience.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2018 - 32nd Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montreal, Canada. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial learning to eliminate systematic errors: a case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - workshop Deep Learning for Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track reconstruction at LHC as a collaborative data challenge use case with RAMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Gemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting The Dots / Intelligent Tracker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orsay, France. pp.00015, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715000015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Machine Learning won the Higgs Boson Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML: a LHC Tracking Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for scientific data sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA2015 - Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Higgs Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computing in High Energy and Nuclear Physics (CHEP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Okinawa, Japan. pp.072015, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/664/7/072015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifying the interoperability of RDF database systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDQ 2015 - 2nd Workshop on Linked Data Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Higgs boson machine learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014 Workshop on High-energy Physics and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Higgs Boson Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics(ICHEP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TFT, Tests For Triplestores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Challenge, part of the International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential fault monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud and Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the HEPML Workshop and the HiggsML challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPML workshop at NIPS14 - Neural Information Processing Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01100982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fault monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on Cluster, Cloud and Grid Computing (CCGrid'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ottawa, Canada. epub ahead of print</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles comportementaux de la grille : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques France-Grilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles comportementaux de la grille : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian Reinforcement Learning for Reactive Grid scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Computing Observatory: a data curation approach for green IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud and Green Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing E-Science File Access Behavior via Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusik Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Utility and Cloud Computing (UCC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of the Estimated Response Time strategy: tools, methods and an experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Piecewise Linear Models of Grid Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE/ACM International Conference on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.474-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptively Detecting Changes in Autonomic Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procs of ACS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Belgium. http://wiki.esi.ac.uk/ACS2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the dynamics of e-science social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asterios Katsifodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Autonomic Grids: Analyzing the Job Flow with Affinity Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Furtlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM SIGKDD Conference on Knowledge Discovery and Data Mining (KDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00393825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year of the Grid Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00430415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Elastic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germain Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 ACM/IEEE Conference on International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555301.1555311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Real-time Grid Monitoring with Job Stream Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00367544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a statistical model of EGEE load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGEE-II project, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Differentiated Services: a Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-based Reinforcement Learning for Reactive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modelage des travaux d'un Système de Grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Bounds on Queuing Delay in the EGEE grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Behavioral Modeling of a Grid System: Mining the Logging and Bookkeeping files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Omaha, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Diagnosis from the Logging and Bookkeping Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Scheduling for Interactive Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for Interactive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-enabling medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.339-349, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS workshop: Challenges in Machine Learning (CiML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition for analytical platforms: Automating scientific workflows and building an open database platform for chemical anlysis metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diem Bui Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tfayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust deep learning: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE 2017 - 2nd Junior Conference on Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Orsay, France. , pp.1-5, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the Weizmann workshop: Hammers & Nails - Machine Learning & HEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - Hammers &amp; Nails - Machine Learning &amp; HEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rehovot, Israel. , pp.1-48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations néolithiques de &amp;quot;la Bruyère du Hamel&amp;quot; à Condé-sur-Ifs (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société préhistorique française, 62, 2016, Mémoires de la Société Préhistorique Française, 978-2-913745-68-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality Monitoring Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.115-149, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811234033_0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Analysis of Radiological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Cannataro (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Computational Grid Technologies for Life Sciences, Biomedicine and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI, pp.363-391, 2009, chapter 19, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-374-6.ch019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML Particle Tracking Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Observatory 3.0 - Towards reproducible research and open collaborations using semantic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to discover: the Higgs boson machine learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7483/OPENDATA.ATLAS.MQ5J.GHXA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fault monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector monitoring with artificial neural networks at the CMS experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning challenge : Accuracy phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Linear Models of Grid Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7112, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159824v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Amrouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calafiura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Emeliyanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-023-00094-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alan Pol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cerminara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pierini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrima Seth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-018-0020-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Elteto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2012.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-011-9194-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loomis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9161-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48A1B1B915FD7075FE0048EC77B6D5E1179395B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Tregouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke K&#246;nig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erdemann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munteanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Moscicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9086-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Osorio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1633952" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Azzolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Guio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Franzoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1525/1/012045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Golling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kiehn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Farrell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.340.0159" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396279v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2019.00270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715155v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polo Calafiura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vlimant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Innocente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2018.00088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Gemmler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715000015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adam-Bourdarios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Cowan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cenci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cowan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/7/072015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Rafes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nauroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kegl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs K&#233;gl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cady" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632423v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusik Kim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Katsifodimos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00430415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain Renaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555301.1555311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain Renaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loomis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kagan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Bui Thi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet-Guffroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665938v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811234033_0005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680537v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7483/OPENDATA.ATLAS.MQ5J.GHXA" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976256v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159824v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Amrouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calafiura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Emeliyanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-023-00094-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alan Pol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cerminara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pierini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrima Seth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-018-0020-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Elteto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2012.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-011-9194-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loomis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9161-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48A1B1B915FD7075FE0048EC77B6D5E1179395B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Tregouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke K&#246;nig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erdemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munteanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braund" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Moscicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9086-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Osorio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1633952" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Azzolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Guio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Franzoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1525/1/012045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kiehn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Farrell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Golling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.340.0159" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2019.00270" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715155v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polo Calafiura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vlimant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Innocente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2018.00088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Gemmler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715000015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adam-Bourdarios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Cowan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cenci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Rafes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cowan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/7/072015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nauroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111177v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kegl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs K&#233;gl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cady" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusik Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Katsifodimos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00430415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain Renaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555301.1555311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain Renaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loomis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kagan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Bui Thi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet-Guffroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811234033_0005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680537v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7483/OPENDATA.ATLAS.MQ5J.GHXA" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>