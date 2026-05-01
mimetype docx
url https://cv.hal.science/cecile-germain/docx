--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Germain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning challenge : Throughput phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Emeliyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software for Big Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41781-023-00094-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Monitoring with Artificial Neural Networks at the CMS Experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software for Big Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41781-018-0020-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault monitoring with sequential matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.20:1--20:25. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2797141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Stream Clustering with Affinity Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Furtlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Monitoring with Active Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (8), pp.2272-2283. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2013.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable structural break detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Non-Stationary Grid Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.423-440. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-011-9194-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective reinforcement learning for responsive grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (3), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-010-9161-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide haplotype association study identifies the SLC22A3-LPAL2-LPA gene cluster as a risk locus for coronary artery disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Tregouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inke König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Braund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence of Clouds, Grids, and Autonomics - GMAC Panel Session report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (6), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for Responsive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Moscicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.15-27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-007-9086-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Volume Reconstruction and Measurement on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0038-1633952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-enabling medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4-5), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for certification of the quality of the data acquired by the CMS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Advanced Computing and Analysis Techniques in Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saas-Fee, Switzerland. pp.012045, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1525/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML high-energy physics tracking challenge on Kaggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Kiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.06037, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921406037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic aware learning - A case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.06024, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921406024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML : a tracking Machine Learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Kiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Seoul, South Korea. pp.159, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.340.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection With Conditional Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boca Raton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection With Conditional Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2019 - 18th IEEE International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boca Raton, United States. pp.1651-1657, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2019.00270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigger Rate Anomaly Detection with Conditional Variational Autoencoders at the CMS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and the Physical Sciences Workshop at the 33rd Conference on Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics aware learning: a case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2018 - 26th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML: A High Energy Physics Particle Tracking Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vlimant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on e-Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Amsterdam, Netherlands. pp.344, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eScience.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2018 - 32nd Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montreal, Canada. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial learning to eliminate systematic errors: a case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - workshop Deep Learning for Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track reconstruction at LHC as a collaborative data challenge use case with RAMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Gemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting The Dots / Intelligent Tracker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orsay, France. pp.00015, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715000015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Machine Learning won the Higgs Boson Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML: a LHC Tracking Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for scientific data sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA2015 - Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Higgs Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computing in High Energy and Nuclear Physics (CHEP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Okinawa, Japan. pp.072015, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/664/7/072015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifying the interoperability of RDF database systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDQ 2015 - 2nd Workshop on Linked Data Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Higgs boson machine learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014 Workshop on High-energy Physics and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Higgs Boson Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics(ICHEP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TFT, Tests For Triplestores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Challenge, part of the International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential fault monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud and Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the HEPML Workshop and the HiggsML challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPML workshop at NIPS14 - Neural Information Processing Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01100982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fault monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on Cluster, Cloud and Grid Computing (CCGrid'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ottawa, Canada. epub ahead of print</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles comportementaux de la grille : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques France-Grilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles comportementaux de la grille : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian Reinforcement Learning for Reactive Grid scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Computing Observatory: a data curation approach for green IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud and Green Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing E-Science File Access Behavior via Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusik Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Utility and Cloud Computing (UCC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of the Estimated Response Time strategy: tools, methods and an experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Piecewise Linear Models of Grid Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE/ACM International Conference on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.474-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptively Detecting Changes in Autonomic Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procs of ACS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Belgium. http://wiki.esi.ac.uk/ACS2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the dynamics of e-science social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asterios Katsifodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Autonomic Grids: Analyzing the Job Flow with Affinity Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Furtlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM SIGKDD Conference on Knowledge Discovery and Data Mining (KDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00393825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year of the Grid Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00430415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Elastic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germain Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 ACM/IEEE Conference on International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555301.1555311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Real-time Grid Monitoring with Job Stream Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00367544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a statistical model of EGEE load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGEE-II project, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Differentiated Services: a Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-based Reinforcement Learning for Reactive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modelage des travaux d'un Système de Grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Bounds on Queuing Delay in the EGEE grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Behavioral Modeling of a Grid System: Mining the Logging and Bookkeeping files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Omaha, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Diagnosis from the Logging and Bookkeping Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Scheduling for Interactive Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for Interactive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-enabling medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.339-349, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS workshop: Challenges in Machine Learning (CiML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition for analytical platforms: Automating scientific workflows and building an open database platform for chemical anlysis metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diem Bui Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tfayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust deep learning: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE 2017 - 2nd Junior Conference on Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Orsay, France. , pp.1-5, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the Weizmann workshop: Hammers & Nails - Machine Learning & HEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - Hammers &amp; Nails - Machine Learning &amp; HEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rehovot, Israel. , pp.1-48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations néolithiques de &amp;quot;la Bruyère du Hamel&amp;quot; à Condé-sur-Ifs (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société préhistorique française, 62, 2016, Mémoires de la Société Préhistorique Française, 978-2-913745-68-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality Monitoring Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.115-149, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811234033_0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Analysis of Radiological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Cannataro (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Computational Grid Technologies for Life Sciences, Biomedicine and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI, pp.363-391, 2009, chapter 19, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-374-6.ch019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML Particle Tracking Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Observatory 3.0 - Towards reproducible research and open collaborations using semantic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to discover: the Higgs boson machine learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7483/OPENDATA.ATLAS.MQ5J.GHXA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fault monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector monitoring with artificial neural networks at the CMS experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning challenge : Accuracy phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Linear Models of Grid Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7112, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Germain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning challenge : Throughput phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Emeliyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software for Big Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41781-023-00094-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Monitoring with Artificial Neural Networks at the CMS Experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software for Big Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41781-018-0020-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault monitoring with sequential matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.20:1--20:25. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2797141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Stream Clustering with Affinity Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Furtlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Monitoring with Active Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (8), pp.2272-2283. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2013.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable structural break detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Non-Stationary Grid Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.423-440. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-011-9194-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective reinforcement learning for responsive grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (3), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-010-9161-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence of Clouds, Grids, and Autonomics - GMAC Panel Session report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (6), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide haplotype association study identifies the SLC22A3-LPAL2-LPA gene cluster as a risk locus for coronary artery disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Tregouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inke König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Braund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for Responsive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Moscicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.15-27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-007-9086-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Volume Reconstruction and Measurement on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0038-1633952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-enabling medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4-5), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for certification of the quality of the data acquired by the CMS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Advanced Computing and Analysis Techniques in Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saas-Fee, Switzerland. pp.012045, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1525/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic aware learning - A case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.06024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921406024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML : a tracking Machine Learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Kiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Seoul, South Korea. pp.159, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.340.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection With Conditional Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boca Raton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection With Conditional Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2019 - 18th IEEE International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boca Raton, United States. pp.1651-1657, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2019.00270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigger Rate Anomaly Detection with Conditional Variational Autoencoders at the CMS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and the Physical Sciences Workshop at the 33rd Conference on Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML high-energy physics tracking challenge on Kaggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Kiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.06037, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921406037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics aware learning: a case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2018 - 26th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML: A High Energy Physics Particle Tracking Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vlimant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on e-Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Amsterdam, Netherlands. pp.344, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eScience.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2018 - 32nd Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montreal, Canada. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial learning to eliminate systematic errors: a case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - workshop Deep Learning for Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track reconstruction at LHC as a collaborative data challenge use case with RAMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Gemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting The Dots / Intelligent Tracker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orsay, France. pp.00015, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715000015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Machine Learning won the Higgs Boson Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML: a LHC Tracking Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Higgs Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computing in High Energy and Nuclear Physics (CHEP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Okinawa, Japan. pp.072015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/664/7/072015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifying the interoperability of RDF database systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDQ 2015 - 2nd Workshop on Linked Data Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Higgs boson machine learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014 Workshop on High-energy Physics and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for scientific data sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA2015 - Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential fault monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud and Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Higgs Boson Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics(ICHEP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TFT, Tests For Triplestores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Challenge, part of the International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the HEPML Workshop and the HiggsML challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPML workshop at NIPS14 - Neural Information Processing Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01100982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on Cluster, Cloud and Grid Computing (CCGrid'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ottawa, Canada. epub ahead of print</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fault monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian Reinforcement Learning for Reactive Grid scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Computing Observatory: a data curation approach for green IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud and Green Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing E-Science File Access Behavior via Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusik Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Utility and Cloud Computing (UCC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles comportementaux de la grille : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques France-Grilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles comportementaux de la grille : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of the Estimated Response Time strategy: tools, methods and an experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Piecewise Linear Models of Grid Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE/ACM International Conference on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.474-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptively Detecting Changes in Autonomic Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procs of ACS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Belgium. http://wiki.esi.ac.uk/ACS2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the dynamics of e-science social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asterios Katsifodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Autonomic Grids: Analyzing the Job Flow with Affinity Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Furtlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM SIGKDD Conference on Knowledge Discovery and Data Mining (KDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00393825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year of the Grid Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00430415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Elastic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germain Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 ACM/IEEE Conference on International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555301.1555311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Real-time Grid Monitoring with Job Stream Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00367544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Differentiated Services: a Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-based Reinforcement Learning for Reactive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modelage des travaux d'un Système de Grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a statistical model of EGEE load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGEE-II project, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Bounds on Queuing Delay in the EGEE grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Behavioral Modeling of a Grid System: Mining the Logging and Bookkeeping files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Omaha, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Diagnosis from the Logging and Bookkeping Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Scheduling for Interactive Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for Interactive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-enabling medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.339-349, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS workshop: Challenges in Machine Learning (CiML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition for analytical platforms: Automating scientific workflows and building an open database platform for chemical anlysis metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diem Bui Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tfayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the Weizmann workshop: Hammers & Nails - Machine Learning & HEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - Hammers &amp; Nails - Machine Learning &amp; HEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rehovot, Israel. , pp.1-48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust deep learning: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE 2017 - 2nd Junior Conference on Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Orsay, France. , pp.1-5, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations néolithiques de &amp;quot;la Bruyère du Hamel&amp;quot; à Condé-sur-Ifs (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société préhistorique française, 62, 2016, Mémoires de la Société Préhistorique Française, 978-2-913745-68-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality Monitoring Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.115-149, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811234033_0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Analysis of Radiological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Cannataro (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Computational Grid Technologies for Life Sciences, Biomedicine and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI, pp.363-391, 2009, chapter 19, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-374-6.ch019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML Particle Tracking Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Observatory 3.0 - Towards reproducible research and open collaborations using semantic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to discover: the Higgs boson machine learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7483/OPENDATA.ATLAS.MQ5J.GHXA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fault monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning challenge : Accuracy phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector monitoring with artificial neural networks at the CMS experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Linear Models of Grid Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7112, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159824v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Amrouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calafiura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Emeliyanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-023-00094-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alan Pol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cerminara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pierini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrima Seth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-018-0020-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Elteto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2012.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-011-9194-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loomis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9161-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48A1B1B915FD7075FE0048EC77B6D5E1179395B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Tregouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke K&#246;nig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erdemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munteanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braund" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Moscicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9086-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Osorio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1633952" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Azzolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Guio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Franzoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1525/1/012045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kiehn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Farrell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Golling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.340.0159" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2019.00270" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715155v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polo Calafiura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vlimant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Innocente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2018.00088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Gemmler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715000015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adam-Bourdarios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Cowan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cenci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Rafes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cowan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/7/072015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nauroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111177v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kegl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs K&#233;gl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cady" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusik Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Katsifodimos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00430415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain Renaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555301.1555311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain Renaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loomis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kagan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Bui Thi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet-Guffroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665938v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811234033_0005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680537v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7483/OPENDATA.ATLAS.MQ5J.GHXA" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159824v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Amrouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calafiura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Emeliyanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-023-00094-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alan Pol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cerminara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pierini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrima Seth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-018-0020-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Elteto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2012.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-011-9194-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loomis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9161-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48A1B1B915FD7075FE0048EC77B6D5E1179395B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Tregouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke K&#246;nig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erdemann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munteanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Moscicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9086-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Osorio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1633952" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Azzolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Guio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Franzoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1525/1/012045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Golling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kiehn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Farrell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.340.0159" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2019.00270" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715155v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polo Calafiura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vlimant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Innocente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2018.00088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Gemmler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715000015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adam-Bourdarios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Cowan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cenci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cowan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/7/072015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Rafes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nauroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kegl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs K&#233;gl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cady" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632423v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusik Kim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Katsifodimos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00430415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain Renaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555301.1555311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain Renaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loomis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kagan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Bui Thi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet-Guffroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665938v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811234033_0005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680537v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7483/OPENDATA.ATLAS.MQ5J.GHXA" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976256v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>