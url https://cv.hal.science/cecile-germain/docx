--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Germain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning challenge : Throughput phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Emeliyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software for Big Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41781-023-00094-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Monitoring with Artificial Neural Networks at the CMS Experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software for Big Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41781-018-0020-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault monitoring with sequential matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.20:1--20:25. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2797141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Stream Clustering with Affinity Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Furtlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Monitoring with Active Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (8), pp.2272-2283. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2013.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable structural break detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Non-Stationary Grid Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.423-440. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-011-9194-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective reinforcement learning for responsive grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (3), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-010-9161-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence of Clouds, Grids, and Autonomics - GMAC Panel Session report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (6), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide haplotype association study identifies the SLC22A3-LPAL2-LPA gene cluster as a risk locus for coronary artery disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Tregouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inke König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Braund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for Responsive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Moscicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.15-27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-007-9086-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Volume Reconstruction and Measurement on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0038-1633952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-enabling medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4-5), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for certification of the quality of the data acquired by the CMS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Advanced Computing and Analysis Techniques in Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saas-Fee, Switzerland. pp.012045, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1525/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic aware learning - A case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.06024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921406024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML : a tracking Machine Learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Kiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Seoul, South Korea. pp.159, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.340.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection With Conditional Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boca Raton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection With Conditional Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2019 - 18th IEEE International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boca Raton, United States. pp.1651-1657, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2019.00270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigger Rate Anomaly Detection with Conditional Variational Autoencoders at the CMS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and the Physical Sciences Workshop at the 33rd Conference on Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML high-energy physics tracking challenge on Kaggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Kiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.06037, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921406037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics aware learning: a case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2018 - 26th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML: A High Energy Physics Particle Tracking Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vlimant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on e-Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Amsterdam, Netherlands. pp.344, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eScience.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2018 - 32nd Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montreal, Canada. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial learning to eliminate systematic errors: a case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - workshop Deep Learning for Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track reconstruction at LHC as a collaborative data challenge use case with RAMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Gemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting The Dots / Intelligent Tracker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orsay, France. pp.00015, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715000015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Machine Learning won the Higgs Boson Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML: a LHC Tracking Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Higgs Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computing in High Energy and Nuclear Physics (CHEP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Okinawa, Japan. pp.072015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/664/7/072015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifying the interoperability of RDF database systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDQ 2015 - 2nd Workshop on Linked Data Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Higgs boson machine learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014 Workshop on High-energy Physics and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for scientific data sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA2015 - Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential fault monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud and Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Higgs Boson Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics(ICHEP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TFT, Tests For Triplestores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Challenge, part of the International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the HEPML Workshop and the HiggsML challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPML workshop at NIPS14 - Neural Information Processing Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01100982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on Cluster, Cloud and Grid Computing (CCGrid'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ottawa, Canada. epub ahead of print</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fault monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian Reinforcement Learning for Reactive Grid scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Computing Observatory: a data curation approach for green IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud and Green Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing E-Science File Access Behavior via Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusik Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Utility and Cloud Computing (UCC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles comportementaux de la grille : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques France-Grilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles comportementaux de la grille : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of the Estimated Response Time strategy: tools, methods and an experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Piecewise Linear Models of Grid Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE/ACM International Conference on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.474-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptively Detecting Changes in Autonomic Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procs of ACS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Belgium. http://wiki.esi.ac.uk/ACS2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the dynamics of e-science social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asterios Katsifodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Autonomic Grids: Analyzing the Job Flow with Affinity Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Furtlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM SIGKDD Conference on Knowledge Discovery and Data Mining (KDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00393825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year of the Grid Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00430415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Elastic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germain Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 ACM/IEEE Conference on International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555301.1555311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Real-time Grid Monitoring with Job Stream Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00367544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Differentiated Services: a Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-based Reinforcement Learning for Reactive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modelage des travaux d'un Système de Grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a statistical model of EGEE load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGEE-II project, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Bounds on Queuing Delay in the EGEE grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Behavioral Modeling of a Grid System: Mining the Logging and Bookkeeping files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Omaha, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Diagnosis from the Logging and Bookkeping Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Scheduling for Interactive Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for Interactive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-enabling medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.339-349, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS workshop: Challenges in Machine Learning (CiML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition for analytical platforms: Automating scientific workflows and building an open database platform for chemical anlysis metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diem Bui Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tfayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the Weizmann workshop: Hammers & Nails - Machine Learning & HEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - Hammers &amp; Nails - Machine Learning &amp; HEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rehovot, Israel. , pp.1-48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust deep learning: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE 2017 - 2nd Junior Conference on Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Orsay, France. , pp.1-5, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations néolithiques de &amp;quot;la Bruyère du Hamel&amp;quot; à Condé-sur-Ifs (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société préhistorique française, 62, 2016, Mémoires de la Société Préhistorique Française, 978-2-913745-68-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality Monitoring Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.115-149, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811234033_0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Analysis of Radiological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Cannataro (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Computational Grid Technologies for Life Sciences, Biomedicine and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI, pp.363-391, 2009, chapter 19, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-374-6.ch019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML Particle Tracking Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Observatory 3.0 - Towards reproducible research and open collaborations using semantic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to discover: the Higgs boson machine learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7483/OPENDATA.ATLAS.MQ5J.GHXA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fault monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning challenge : Accuracy phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector monitoring with artificial neural networks at the CMS experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Linear Models of Grid Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7112, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Germain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning challenge : Throughput phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Emeliyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software for Big Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41781-023-00094-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector Monitoring with Artificial Neural Networks at the CMS Experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software for Big Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41781-018-0020-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault monitoring with sequential matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.20:1--20:25. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2797141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Stream Clustering with Affinity Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Furtlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Monitoring with Active Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (8), pp.2272-2283. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2013.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable structural break detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Non-Stationary Grid Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.423-440. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-011-9194-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00616279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective reinforcement learning for responsive grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (3), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-010-9161-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence of Clouds, Grids, and Autonomics - GMAC Panel Session report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (6), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide haplotype association study identifies the SLC22A3-LPAL2-LPA gene cluster as a risk locus for coronary artery disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Tregouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inke König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erdemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Braund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.283-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for Responsive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Moscicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.15-27. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-007-9086-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-enabling medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4-5), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Volume Reconstruction and Measurement on the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0038-1633952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for certification of the quality of the data acquired by the CMS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Franzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Advanced Computing and Analysis Techniques in Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saas-Fee, Switzerland. pp.012045, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1525/1/012045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic aware learning - A case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.06024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921406024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML : a tracking Machine Learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Kiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Seoul, South Korea. pp.159, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.340.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection With Conditional Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boca Raton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection With Conditional Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2019 - 18th IEEE International Conference on Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Boca Raton, United States. pp.1651-1657, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2019.00270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trigger Rate Anomaly Detection with Conditional Variational Autoencoders at the CMS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and the Physical Sciences Workshop at the 33rd Conference on Neural Information Processing Systems (NeurIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML high-energy physics tracking challenge on Kaggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Kiehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.06037, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921406037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML: A High Energy Physics Particle Tracking Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Vlimant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on e-Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Amsterdam, Netherlands. pp.344, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eScience.2018.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics aware learning: a case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2018 - 26th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2018 - 32nd Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montreal, Canada. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial learning to eliminate systematic errors: a case study in High Energy Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - workshop Deep Learning for Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track reconstruction at LHC as a collaborative data challenge use case with RAMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Gemmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting The Dots / Intelligent Tracker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orsay, France. pp.00015, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715000015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Machine Learning won the Higgs Boson Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrackML: a LHC Tracking Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Higgs Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computing in High Energy and Nuclear Physics (CHEP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Okinawa, Japan. pp.072015, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/664/7/072015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifying the interoperability of RDF database systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDQ 2015 - 2nd Workshop on Linked Data Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Higgs boson machine learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2014 Workshop on High-energy Physics and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for scientific data sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA2015 - Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential fault monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud and Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Higgs Boson Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kegl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Energy Physics(ICHEP) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TFT, Tests For Triplestores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Challenge, part of the International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva Del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the HEPML Workshop and the HiggsML challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPML workshop at NIPS14 - Neural Information Processing Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01100982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on Cluster, Cloud and Grid Computing (CCGrid'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ottawa, Canada. epub ahead of print</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fault monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Computing Observatory: a data curation approach for green IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud and Green Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Markovian Reinforcement Learning for Reactive Grid scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d'Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing E-Science File Access Behavior via Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusik Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Utility and Cloud Computing (UCC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles comportementaux de la grille : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques France-Grilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles comportementaux de la grille : enjeux et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of the Estimated Response Time strategy: tools, methods and an experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Piecewise Linear Models of Grid Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE/ACM International Conference on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.474-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptively Detecting Changes in Autonomic Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procs of ACS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Belgium. http://wiki.esi.ac.uk/ACS2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the dynamics of e-science social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asterios Katsifodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Autonomic Grids: Analyzing the Job Flow with Affinity Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Furtlehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ACM SIGKDD Conference on Knowledge Discovery and Data Mining (KDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00393825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year of the Grid Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEE'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00430415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Elastic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Germain Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 ACM/IEEE Conference on International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1555301.1555311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Real-time Grid Monitoring with Job Stream Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00367544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-based Reinforcement Learning for Reactive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Differentiated Services: a Reinforcement Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modelage des travaux d'un Système de Grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00287384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a statistical model of EGEE load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGEE-II project, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00289568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Behavioral Modeling of a Grid System: Mining the Logging and Bookkeeping files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Omaha, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Bounds on Queuing Delay in the EGEE grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Diagnosis from the Logging and Bookkeping Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Scheduling for Interactive Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Loomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for Interactive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EGEE User Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid-enabling medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.339-349, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Innocente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Cenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS workshop: Challenges in Machine Learning (CiML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition for analytical platforms: Automating scientific workflows and building an open database platform for chemical anlysis metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diem Bui Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tfayli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the Weizmann workshop: Hammers & Nails - Machine Learning & HEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - Hammers &amp; Nails - Machine Learning &amp; HEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rehovot, Israel. , pp.1-48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust deep learning: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE 2017 - 2nd Junior Conference on Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Orsay, France. , pp.1-5, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations néolithiques de &amp;quot;la Bruyère du Hamel&amp;quot; à Condé-sur-Ifs (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société préhistorique française, 62, 2016, Mémoires de la Société Préhistorique Française, 978-2-913745-68-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality Monitoring Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.115-149, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811234033_0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Analysis of Radiological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Cannataro (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Computational Grid Technologies for Life Sciences, Biomedicine and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI, pp.363-391, 2009, chapter 19, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-374-6.ch019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TrackML Particle Tracking Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grid Observatory 3.0 - Towards reproducible research and open collaborations using semantic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Rafes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to discover: the Higgs boson machine learning challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adam-Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Kégl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7483/OPENDATA.ATLAS.MQ5J.GHXA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fault monitoring with Collaborative Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tracking Machine Learning challenge : Accuracy phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Calafiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detector monitoring with artificial neural networks at the CMS experiment at the CERN Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Alan Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cerminara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pierini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Linear Models of Grid Workload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Elteto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Germain-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7112, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159824v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Amrouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calafiura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Emeliyanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-023-00094-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alan Pol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cerminara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pierini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrima Seth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-018-0020-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Elteto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2012.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-011-9194-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loomis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9161-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48A1B1B915FD7075FE0048EC77B6D5E1179395B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Tregouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke K&#246;nig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erdemann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munteanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Moscicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9086-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Osorio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1633952" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Azzolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Guio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Franzoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1525/1/012045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Golling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kiehn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Farrell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.340.0159" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2019.00270" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715155v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polo Calafiura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vlimant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Innocente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2018.00088" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Gemmler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715000015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adam-Bourdarios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Cowan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cenci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cowan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/7/072015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Rafes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nauroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kegl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs K&#233;gl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cady" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632423v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusik Kim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Katsifodimos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00430415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain Renaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555301.1555311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain Renaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loomis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174285v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kagan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Bui Thi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet-Guffroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665938v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811234033_0005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680537v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7483/OPENDATA.ATLAS.MQ5J.GHXA" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976256v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159824v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Amrouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calafiura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Emeliyanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-023-00094-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alan Pol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cerminara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pierini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrima Seth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-018-0020-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.06.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Elteto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2012.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-011-9194-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loomis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9161-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/48A1B1B915FD7075FE0048EC77B6D5E1179395B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Tregouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke K&#246;nig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erdemann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munteanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Moscicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9086-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Osorio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1633952" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Azzolini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Guio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Franzoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1525/1/012045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Golling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Kiehn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Farrell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.340.0159" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02396279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2019.00270" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921406037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polo Calafiura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vlimant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Innocente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2018.00088" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Gemmler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715000015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adam-Bourdarios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Cowan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cenci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cowan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/7/072015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Rafes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nauroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kegl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs K&#233;gl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00673148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586504v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cady" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusik Kim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Katsifodimos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00430415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain Renaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1555301.1555311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loomis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain Renaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00287384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kagan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Bui Thi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet-Guffroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665938v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811234033_0005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680537v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7483/OPENDATA.ATLAS.MQ5J.GHXA" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976256v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>