--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -249,459 +249,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biosensor Based on Bound States in the Continuum and Fano Resonances in a Solid–Liquid–Solid Triple Layer</w:t>
+                <w:t xml:space="preserve">Bound states in the continuum and Fano resonances in photonic and plasmonic loop structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyasse Quotane</w:t>
+                <w:t xml:space="preserve">Madiha Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madiha Amrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+                <w:t xml:space="preserve">Soufyane Khattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Rezzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonid Krutyansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst12050707⟩</w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (9), pp.599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-022-03991-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675361v1</w:t>
+                <w:t xml:space="preserve">hal-03748033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bound states in the continuum and Fano resonances in photonic and plasmonic loop structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soufyane Khattou</w:t>
+                <w:t xml:space="preserve">High temperature gradient Pirani micro-sensor designed and tested for aerodynamic wall pressure measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Rezzouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+                <w:t xml:space="preserve">Romain Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munique Kazar Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11082-022-03991-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (12), pp.11248-11255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3110304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748033v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature gradient Pirani micro-sensor designed and tested for aerodynamic wall pressure measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Biosensor Based on Bound States in the Continuum and Fano Resonances in a Solid–Liquid–Solid Triple Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyasse Quotane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arnoult</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munique Kazar Mendes</w:t>
+                <w:t xml:space="preserve">Leonid Krutyansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (12), pp.11248-11255. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3110304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst12050707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542114v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Reactive-Ion Etching (RIE) parameters to maximize the lateral etch rate of silicon using SF6/N2 gas mixture: An alternative to etching Si in MEMS with Au components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munique Kazar Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -791,103 +791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence of the Existence of Bound States in the Continuum and Fano Resonances in Solid-Liquid Layered Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyasse Quotane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Krutyansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (5), pp.054046. </w:t>
@@ -938,64 +938,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS High Temperature Gradient Sensor for Skin-Friction Measurements in Highly Turbulent Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,64 +1059,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-mechanical micro-valve for active flow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1206,64 +1206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady flows measurements using a calorimetric wall shear stress micro-sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,64 +1340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature gradient micro-sensors array for flow separation detection and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1513,51 +1513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 266, pp.232-241. </w:t>
@@ -1608,51 +1608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature gradient nanogap-Pirani micro-sensor with maximum sensitivity around atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1947,51 +1947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Kobe, Japan. pp.1-4, </w:t>
@@ -2023,425 +2023,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de capteurs RF-MEMS acoustiques pour l’industrie 4.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realization of MEMS flush-mounted integration using Through Silicon Vias on thermal micro-sensors designed for aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazzamurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dusch</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16emes journées pédagogiques du CNFM, JPCNFM’2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20221019⟩</w:t>
+              <w:t xml:space="preserve">2022 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Pont-a-Mousson, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP56576.2022.9911714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464507v1</w:t>
+                <w:t xml:space="preserve">hal-03871498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-loop cavity flow control with Micro-Magneto-Mechanical Systems (MMMS) microvalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European conference for aeronautics and space sciences (EUCASS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Aéronautique et Astronautique de France (3AF), Jun 2022, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13009/EUCASS2022-4903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of MEMS flush-mounted integration using Through Silicon Vias on thermal micro-sensors designed for aeronautics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mazzamurro</w:t>
+                <w:t xml:space="preserve">Mise en œuvre de capteurs RF-MEMS acoustiques pour l’industrie 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazzamurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Pont-a-Mousson, France. pp.1-3, </w:t>
+              <w:t xml:space="preserve">16emes journées pédagogiques du CNFM, JPCNFM’2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFM, Dec 2021, Saint-Malo, France. 6 p., J3eA Hors-série 1 - Actes JPCNFM’2021, Volume 21 (2022), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP56576.2022.9911714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20221019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871498v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity flow controlled with an array of magneto-mechanical micro-valves</w:t>
               </w:r>
@@ -2479,51 +2479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t>
@@ -2561,64 +2561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Sensitivity of Surface Phononic Crystals modes (SPnC) based on Ni Pillars array deposited on LiNBO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2823,688 +2823,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind tunnel integration of Micro-Magneto-Mechanical Systems (MMMS) microvalves for flow control experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature gradient micro-sensors for skin-friction measurement in flow control applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benedito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mazzamurro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS and MOEMS, DTIP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.01-03, </w:t>
+              <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration and Packaging of MEMS and MOEMS, DTIP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587640v1</w:t>
+                <w:t xml:space="preserve">hal-03541940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature gradient micro-sensors for skin-friction measurement in flow control applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind tunnel integration of Micro-Magneto-Mechanical Systems (MMMS) microvalves for flow control experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazzamurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration and Packaging of MEMS and MOEMS, DTIP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS and MOEMS, DTIP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.01-03, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541940v1</w:t>
+                <w:t xml:space="preserve">hal-03587640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic wall pressure measurement using a high temperature gradient Pirani micro-sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridization of Love surface acoustic waves in SiO2/ST-Quartz structure with resonant pillars grafted on the meta-surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Quentin Gallas</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE SENSORS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278842⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187073v1</w:t>
+                <w:t xml:space="preserve">hal-03322820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal micro-sensors for aerodynamic flow control</w:t>
+                <w:t xml:space="preserve">Aerodynamic wall pressure measurement using a high temperature gradient Pirani micro-sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munique Kazar Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350022v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of Love surface acoustic waves in SiO2/ST-Quartz structure with resonant pillars grafted on the meta-surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal micro-sensors for aerodynamic flow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03322820v1</w:t>
+                <w:t xml:space="preserve">hal-03350022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS high temperature gradient sensor for skin-friction measurements in highly turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,208 +3562,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEMN/LEMAC-LICS Magneto-mechanical micro-actuators and active flow control: review of the last 15 years results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Thermal pressure high temperature gradient micro-sensor for aerodynamic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907145v1</w:t>
+                <w:t xml:space="preserve">hal-02420904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS calorimetric transducers for flow separation detection and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,238 +3782,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal pressure high temperature gradient micro-sensor for aerodynamic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IEMN/LEMAC-LICS Magneto-mechanical micro-actuators and active flow control: review of the last 15 years results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Viard</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420904v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain reflectometry for improved Surface Acoustic Wave magnetic field sensor sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4090,90 +4090,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature gradient wall shear stress micro-sensors for flow separation control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Aviation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. </w:t>
@@ -4407,51 +4407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Marbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4812,161 +4812,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16 - Transmission Line Photonic Crystals: A Comparison of Green's Formalism, Lumped Circuit Element Model, and Finite Element Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">3 - Path states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.419-435, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part one : photonic paths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.21-31, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00026-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00012-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359907v1</w:t>
+                <w:t xml:space="preserve">hal-03350804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 - Open loop</w:t>
               </w:r>
@@ -4991,51 +4991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5080,230 +5080,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3 - Path states</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Housni Al Wahsh</w:t>
+                <w:t xml:space="preserve">16 - Transmission Line Photonic Crystals: A Comparison of Green's Formalism, Lumped Circuit Element Model, and Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part one : photonic paths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.21-31, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.419-435, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00012-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00026-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350804v1</w:t>
+                <w:t xml:space="preserve">hal-03359907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23 - Multilayered Structures Based One Dimensional Photonic Crystals for MEMS Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5406,51 +5406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.99-131, 2021, 978-0-12-819388-4. </w:t>
@@ -5760,51 +5760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzamurro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Quotane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Amrani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Krutyansky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12050707" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Khattou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al-Wahsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rezzouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-03991-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munique Kazar Mendes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3110304" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serria Hammami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.129058" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.054046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2991785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2714-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab4be4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995364" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gallas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzamurro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS60989.2024.10785219" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arnoult" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4903" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911714" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639871" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boumatar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quotane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyanskiy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568664" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benedito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568681" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278842" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278833" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956802" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956893" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Salah Moussa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobrzynski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al Wahsh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05409-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00011-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00026-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00010-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00012-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00034-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00015-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzamurro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Amrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Khattou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al-Wahsh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rezzouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-03991-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munique Kazar Mendes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3110304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Quotane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Krutyansky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12050707" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serria Hammami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.129058" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.054046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2991785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2714-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab4be4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995364" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gallas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzamurro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS60989.2024.10785219" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arnoult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4903" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639871" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boumatar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quotane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyanskiy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568664" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benedito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568681" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568496" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278842" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956802" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956893" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Salah Moussa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobrzynski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al Wahsh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05409-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00011-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00012-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00010-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00026-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00034-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00015-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>