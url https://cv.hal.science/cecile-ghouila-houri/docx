--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -249,364 +249,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bound states in the continuum and Fano resonances in photonic and plasmonic loop structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature gradient Pirani micro-sensor designed and tested for aerodynamic wall pressure measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madiha Amrani</w:t>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufyane Khattou</w:t>
+                <w:t xml:space="preserve">Romain Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+                <w:t xml:space="preserve">Munique Kazar Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11082-022-03991-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (12), pp.11248-11255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3110304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748033v1</w:t>
+                <w:t xml:space="preserve">hal-03542114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature gradient Pirani micro-sensor designed and tested for aerodynamic wall pressure measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+                <w:t xml:space="preserve">Bound states in the continuum and Fano resonances in photonic and plasmonic loop structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Khattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+                <w:t xml:space="preserve">Housni Al-Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Viard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arnoult</w:t>
+                <w:t xml:space="preserve">Yamina Rezzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munique Kazar Mendes</w:t>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (12), pp.11248-11255. </w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (9), pp.599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3110304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11082-022-03991-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542114v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biosensor Based on Bound States in the Continuum and Fano Resonances in a Solid–Liquid–Solid Triple Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyasse Quotane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Krutyansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -651,351 +651,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Reactive-Ion Etching (RIE) parameters to maximize the lateral etch rate of silicon using SF6/N2 gas mixture: An alternative to etching Si in MEMS with Au components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Evidence of the Existence of Bound States in the Continuum and Fano Resonances in Solid-Liquid Layered Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyasse Quotane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munique Kazar Mendes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernod</w:t>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Krutyansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.129058⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), pp.054046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.054046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330078v1</w:t>
+                <w:t xml:space="preserve">hal-03462932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of the Existence of Bound States in the Continuum and Fano Resonances in Solid-Liquid Layered Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilyasse Quotane</w:t>
+                <w:t xml:space="preserve">Optimization of Reactive-Ion Etching (RIE) parameters to maximize the lateral etch rate of silicon using SF6/N2 gas mixture: An alternative to etching Si in MEMS with Au components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munique Kazar Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonid Krutyansky</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serria Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (5), pp.054046. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 285, pp.129058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.054046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.129058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462932v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS High Temperature Gradient Sensor for Skin-Friction Measurements in Highly Turbulent Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,64 +1059,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-mechanical micro-valve for active flow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1206,64 +1206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady flows measurements using a calorimetric wall shear stress micro-sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,64 +1340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature gradient micro-sensors array for flow separation detection and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,295 +1455,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature gradient calorimetric wall shear stress micro-sensor for flow separation detection</w:t>
+                <w:t xml:space="preserve">High temperature gradient nanogap-Pirani micro-sensor with maximum sensitivity around atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Viard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.030⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.113502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4995364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705613v1</w:t>
+                <w:t xml:space="preserve">hal-01635348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature gradient nanogap-Pirani micro-sensor with maximum sensitivity around atmospheric pressure</w:t>
+                <w:t xml:space="preserve">High temperature gradient calorimetric wall shear stress micro-sensor for flow separation detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Elmazria</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.113502. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266, pp.232-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4995364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635348v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature gradient micro-sensor for wall shear stress and flow direction measurements</w:t>
               </w:r>
@@ -1947,51 +1947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Kobe, Japan. pp.1-4, </w:t>
@@ -2068,64 +2068,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Pont-a-Mousson, France. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2198,51 +2198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2421,429 +2421,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity flow controlled with an array of magneto-mechanical micro-valves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arnoult</w:t>
+                <w:t xml:space="preserve">Design of a solid-fluid acoustic sensor based on Fano resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Quotane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Viard</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krutyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639871⟩</w:t>
+              <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration and Packaging of MEMS and MOEMS, DTIP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501259v1</w:t>
+                <w:t xml:space="preserve">hal-03508194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Sensitivity of Surface Phononic Crystals modes (SPnC) based on Ni Pillars array deposited on LiNBO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boumatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration and Packaging of MEMS and MOEMS, DTIP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a solid-fluid acoustic sensor based on Fano resonances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Amrani</w:t>
+                <w:t xml:space="preserve">Cavity flow controlled with an array of magneto-mechanical micro-valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Krutyanskiy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazzamurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration and Packaging of MEMS and MOEMS, DTIP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">2021 IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508194v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature gradient micro-sensors for skin-friction measurement in flow control applications</w:t>
               </w:r>
@@ -2868,51 +2868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Benedito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3110,77 +3110,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of Love surface acoustic waves in SiO2/ST-Quartz structure with resonant pillars grafted on the meta-surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3225,545 +3225,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic wall pressure measurement using a high temperature gradient Pirani micro-sensor</w:t>
+                <w:t xml:space="preserve">Thermal micro-sensors for aerodynamic flow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE SENSORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187073v1</w:t>
+                <w:t xml:space="preserve">hal-03350022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal micro-sensors for aerodynamic flow control</w:t>
+                <w:t xml:space="preserve">Aerodynamic wall pressure measurement using a high temperature gradient Pirani micro-sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munique Kazar Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Sensors France International Workshop 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS47125.2020.9278842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350022v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS high temperature gradient sensor for skin-friction measurements in highly turbulent flows</w:t>
+                <w:t xml:space="preserve">Thermal pressure high temperature gradient micro-sensor for aerodynamic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Garnier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUCASS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904476v1</w:t>
+                <w:t xml:space="preserve">hal-02420904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal pressure high temperature gradient micro-sensor for aerodynamic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IEMN/LEMAC-LICS Magneto-mechanical micro-actuators and active flow control: review of the last 15 years results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Viard</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420904v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS calorimetric transducers for flow separation detection and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,234 +3803,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEMN/LEMAC-LICS Magneto-mechanical micro-actuators and active flow control: review of the last 15 years results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">MEMS high temperature gradient sensor for skin-friction measurements in highly turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907145v1</w:t>
+                <w:t xml:space="preserve">hal-02904476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain reflectometry for improved Surface Acoustic Wave magnetic field sensor sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. </w:t>
@@ -4090,90 +4090,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature gradient wall shear stress micro-sensors for flow separation control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Aviation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. </w:t>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,645 +4678,645 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 - Closed loop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Housni Al Wahsh</w:t>
+                <w:t xml:space="preserve">16 - Transmission Line Photonic Crystals: A Comparison of Green's Formalism, Lumped Circuit Element Model, and Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00011-3⟩</w:t>
+              <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.419-435, 2021, 978-0-12-819388-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00026-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350752v1</w:t>
+                <w:t xml:space="preserve">hal-03359907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3 - Path states</w:t>
+                <w:t xml:space="preserve">1 - Open loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part one : photonic paths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.21-31, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.3-13, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00012-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00010-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350804v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 - Open loop</w:t>
+                <w:t xml:space="preserve">3 - Path states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.3-13, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part one : photonic paths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.21-31, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00010-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00012-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350729v1</w:t>
+                <w:t xml:space="preserve">hal-03350804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16 - Transmission Line Photonic Crystals: A Comparison of Green's Formalism, Lumped Circuit Element Model, and Finite Element Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">2 - Closed loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.419-435, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.15-19, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00026-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00011-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359907v1</w:t>
+                <w:t xml:space="preserve">hal-03350752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23 - Multilayered Structures Based One Dimensional Photonic Crystals for MEMS Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part Three: Photonic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.657-675, 2021, 978-0-12-819388-4. </w:t>
@@ -5406,51 +5406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.99-131, 2021, 978-0-12-819388-4. </w:t>
@@ -5760,51 +5760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzamurro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Amrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Khattou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al-Wahsh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rezzouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-03991-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munique Kazar Mendes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3110304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Quotane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Krutyansky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12050707" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serria Hammami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.129058" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.054046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2991785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2714-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab4be4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995364" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gallas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzamurro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS60989.2024.10785219" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arnoult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4903" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639871" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boumatar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quotane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyanskiy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568664" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benedito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568681" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568496" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278842" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956802" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956893" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Salah Moussa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobrzynski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al Wahsh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05409-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00011-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00012-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00010-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00026-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00034-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00015-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzamurro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munique Kazar Mendes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3110304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Amrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Khattou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al-Wahsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rezzouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-03991-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Quotane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Krutyansky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12050707" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.054046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serria Hammami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.129058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2991785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2714-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab4be4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995364" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gallas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzamurro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS60989.2024.10785219" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arnoult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4903" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quotane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyanskiy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568664" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boumatar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568671" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639871" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benedito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568681" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568496" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278842" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956893" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Salah Moussa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobrzynski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al Wahsh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05409-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00026-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350729v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00010-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00012-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00011-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00034-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00015-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>