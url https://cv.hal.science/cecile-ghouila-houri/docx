--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -651,295 +651,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of the Existence of Bound States in the Continuum and Fano Resonances in Solid-Liquid Layered Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilyasse Quotane</w:t>
+                <w:t xml:space="preserve">Optimization of Reactive-Ion Etching (RIE) parameters to maximize the lateral etch rate of silicon using SF6/N2 gas mixture: An alternative to etching Si in MEMS with Au components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munique Kazar Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonid Krutyansky</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serria Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.054046⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 285, pp.129058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.129058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462932v1</w:t>
+                <w:t xml:space="preserve">hal-03330078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Reactive-Ion Etching (RIE) parameters to maximize the lateral etch rate of silicon using SF6/N2 gas mixture: An alternative to etching Si in MEMS with Au components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Munique Kazar Mendes</w:t>
+                <w:t xml:space="preserve">Experimental Evidence of the Existence of Bound States in the Continuum and Fano Resonances in Solid-Liquid Layered Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyasse Quotane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernod</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Krutyansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 285, pp.129058. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), pp.054046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.129058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.054046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330078v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS High Temperature Gradient Sensor for Skin-Friction Measurements in Highly Turbulent Flows</w:t>
               </w:r>
@@ -1455,295 +1455,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature gradient nanogap-Pirani micro-sensor with maximum sensitivity around atmospheric pressure</w:t>
+                <w:t xml:space="preserve">High temperature gradient calorimetric wall shear stress micro-sensor for flow separation detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Elmazria</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4995364⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266, pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635348v1</w:t>
+                <w:t xml:space="preserve">hal-01705613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature gradient calorimetric wall shear stress micro-sensor for flow separation detection</w:t>
+                <w:t xml:space="preserve">High temperature gradient nanogap-Pirani micro-sensor with maximum sensitivity around atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Viard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 266, pp.232-241. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.113502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4995364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705613v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature gradient micro-sensor for wall shear stress and flow direction measurements</w:t>
               </w:r>
@@ -2081,51 +2081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Pont-a-Mousson, France. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2421,429 +2421,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a solid-fluid acoustic sensor based on Fano resonances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Amrani</w:t>
+                <w:t xml:space="preserve">Cavity flow controlled with an array of magneto-mechanical micro-valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Krutyanskiy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mazzamurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration and Packaging of MEMS and MOEMS, DTIP 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568664⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508194v1</w:t>
+                <w:t xml:space="preserve">hal-03501259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Sensitivity of Surface Phononic Crystals modes (SPnC) based on Ni Pillars array deposited on LiNBO3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
+                <w:t xml:space="preserve">Design of a solid-fluid acoustic sensor based on Fano resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Quotane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boumatar</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krutyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration and Packaging of MEMS and MOEMS, DTIP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.1-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568671⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541057v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity flow controlled with an array of magneto-mechanical micro-valves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Arnoult</w:t>
+                <w:t xml:space="preserve">Temperature Sensitivity of Surface Phononic Crystals modes (SPnC) based on Ni Pillars array deposited on LiNBO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Boussatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Viard</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boumatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration and Packaging of MEMS and MOEMS, DTIP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501259v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature gradient micro-sensors for skin-friction measurement in flow control applications</w:t>
               </w:r>
@@ -3428,51 +3428,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal pressure high temperature gradient micro-sensor for aerodynamic measurements</w:t>
+                <w:t xml:space="preserve">MEMS high temperature gradient sensor for skin-friction measurements in highly turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
@@ -3486,368 +3486,377 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Merlen</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420904v1</w:t>
+                <w:t xml:space="preserve">hal-02904476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEMN/LEMAC-LICS Magneto-mechanical micro-actuators and active flow control: review of the last 15 years results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal pressure high temperature gradient micro-sensor for aerodynamic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907145v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS calorimetric transducers for flow separation detection and control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IEMN/LEMAC-LICS Magneto-mechanical micro-actuators and active flow control: review of the last 15 years results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Viard</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351483v1</w:t>
+                <w:t xml:space="preserve">hal-02907145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS high temperature gradient sensor for skin-friction measurements in highly turbulent flows</w:t>
+                <w:t xml:space="preserve">MEMS calorimetric transducers for flow separation detection and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
@@ -3882,112 +3891,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCASS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02904476v1</w:t>
+                <w:t xml:space="preserve">hal-02351483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain reflectometry for improved Surface Acoustic Wave magnetic field sensor sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. </w:t>
@@ -4678,319 +4678,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16 - Transmission Line Photonic Crystals: A Comparison of Green's Formalism, Lumped Circuit Element Model, and Finite Element Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+                <w:t xml:space="preserve">2 - Closed loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housni Al Wahsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00026-5⟩</w:t>
+              <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.15-19, 2021, 978-0-12-819388-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00011-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359907v1</w:t>
+                <w:t xml:space="preserve">hal-03350752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 - Open loop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Housni Al Wahsh</w:t>
+                <w:t xml:space="preserve">16 - Transmission Line Photonic Crystals: A Comparison of Green's Formalism, Lumped Circuit Element Model, and Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.3-13, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part 2: Photonic Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.419-435, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00010-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00026-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350729v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3 - Path states</w:t>
+                <w:t xml:space="preserve">1 - Open loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
@@ -5004,127 +5004,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part one : photonic paths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.21-31, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.3-13, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00012-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00010-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350804v1</w:t>
+                <w:t xml:space="preserve">hal-03350729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 - Closed loop</w:t>
+                <w:t xml:space="preserve">3 - Path states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housni Al Wahsh</w:t>
@@ -5138,103 +5138,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics, Part one: photonic paths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.15-19, 2021, 978-0-12-819388-4. </w:t>
+              <w:t xml:space="preserve">Photonics, Part one : photonic paths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.21-31, 2021, 978-0-12-819388-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00011-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819388-4.00012-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350752v1</w:t>
+                <w:t xml:space="preserve">hal-03350804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23 - Multilayered Structures Based One Dimensional Photonic Crystals for MEMS Applications</w:t>
               </w:r>
@@ -5272,51 +5272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics, Part Three: Photonic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.657-675, 2021, 978-0-12-819388-4. </w:t>
@@ -5760,51 +5760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzamurro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munique Kazar Mendes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3110304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Amrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Khattou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al-Wahsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rezzouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-03991-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Quotane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Krutyansky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12050707" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.054046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serria Hammami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.129058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2991785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2714-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab4be4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995364" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gallas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzamurro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS60989.2024.10785219" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arnoult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4903" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quotane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyanskiy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568664" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boumatar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568671" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639871" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benedito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568681" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568496" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278842" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956893" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Salah Moussa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobrzynski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al Wahsh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05409-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00026-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350729v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00010-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350804v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00012-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00011-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00034-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00015-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045012v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzamurro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munique Kazar Mendes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3110304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Amrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Khattou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al-Wahsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rezzouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-03991-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Quotane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Krutyansky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12050707" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serria Hammami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.129058" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.054046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2991785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2714-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab4be4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995364" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gallas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazzamurro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS60989.2024.10785219" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arnoult" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4903" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Boussatour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639871" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quotane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyanskiy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568664" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boumatar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568671" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benedito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568681" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568496" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47125.2020.9278842" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956802" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351483v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956893" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-3057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Salah Moussa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobrzynski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housni Al Wahsh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05409-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00011-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00026-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00010-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00012-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360017v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00034-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819388-4.00015-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>