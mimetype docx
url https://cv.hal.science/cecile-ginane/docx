--- v0 (2026-03-17)
+++ v1 (2026-04-26)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of the nutritive value of temperate forage trees differ among species</w:t>
+                <w:t xml:space="preserve">Shade use, welfare and performance of ewes grazing in temperate silvopastures differing in tree density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barre</w:t>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Delagarde</w:t>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 99, pp.172. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10457-025-01258-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203752v1</w:t>
+                <w:t xml:space="preserve">hal-05128642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shade use, welfare and performance of ewes grazing in temperate silvopastures differing in tree density</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Seasonal dynamics of the nutritive value of temperate forage trees differ among species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Béral</w:t>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e39. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-025-01258-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128642v1</w:t>
+                <w:t xml:space="preserve">hal-05203752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal : avancées scientifiques et innovations pour des systèmes d’élevage durables – Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -483,51 +483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -617,51 +617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -708,103 +708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary intake and in vivo digestibility of leaves from two tree species: common ash (Fraxinus excelsior) and white mulberry (Morus alba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 242, pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -823,9044 +823,9068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of including bioactive legumes in grass silage on digestion parameters, nitrogen balance and methane emissions in sheep</w:t>
+                <w:t xml:space="preserve">Rôle de l'environnement précoce dans la variabilité des phénotypes et l’adaptation des animaux d’élevage à leur milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Copani</w:t>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (4), pp.626-635. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.247-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfs.12454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621430v1</w:t>
+                <w:t xml:space="preserve">hal-02385561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'environnement précoce dans la variabilité des phénotypes et l’adaptation des animaux d’élevage à leur milieu</w:t>
+                <w:t xml:space="preserve">Diet selection and trade-offs between condensed tannins and nutrients in parasitized sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
+                <w:t xml:space="preserve">Pauline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan J. Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2467⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 271, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385561v1</w:t>
+                <w:t xml:space="preserve">hal-02618664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet selection and trade-offs between condensed tannins and nutrients in parasitized sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative abilities of young sheep and goats to self-medicate with tannin-rich sainfoin when infected with gastrointestinal nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+                <w:t xml:space="preserve">Herve Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Laurent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Gerfault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2019.05.013⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1498-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111800304X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618664v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative abilities of young sheep and goats to self-medicate with tannin-rich sainfoin when infected with gastrointestinal nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of including bioactive legumes in grass silage on digestion parameters, nitrogen balance and methane emissions in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+                <w:t xml:space="preserve">Giuseppe Copani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Jose Villalba</w:t>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Hoste</w:t>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gerfault</w:t>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (7), pp.1498-1507. </w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (4), pp.626-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173111800304X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628853v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased intake and preference for tannin-rich sainfoin (&amp;lt;em&amp;gt;Onobrychis viciifolia&amp;lt;/em&amp;gt;) pellets by both parasitized and non-parasitized lambs after a period of conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J. Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Herve Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.11-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leguminosas bioactivas para mejorar el perfil lipídico de la carne de cordero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Toral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Hervás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucca Campidonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ganadería</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.52-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochemicals in animal health: diet selection and trade-offs between costs and benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jose Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76 (2), pp.113-121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665116000719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silages containing bioactive forage legumes: a promising protein-rich feed source for growing lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Copani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Anglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Quereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grass and Forage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.622-631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gfs.12225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid composition of ruminal digesta and longissimus muscle from lambs fed silage mixtures including red clover, sainfoin, and timothy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Campidonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P G Toral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Luciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (4), pp.1550-1560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2015-9922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour in ruminants: a consequence of interactions between a reward system and the regulation of metabolic homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dean K. Revell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (3), pp.247-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/AN14481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of in vitro rumen fermentation of silage mixtures including sainfoin and red clover as bioactive legumes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sheep herbivory within grassland patches: The potential cost of food item discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen L. Manuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2015.07.025⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.347-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637473v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep herbivory within grassland patches: The potential cost of food item discrimination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Patterns of in vitro rumen fermentation of silage mixtures including sainfoin and red clover as bioactive legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Copani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2015.03.004⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 208, pp.220-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2015.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159846v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive forage legumes as a strategy to improve silage quality and minimise nitrogenous losses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sheep use preingestive cues as indicators of postingestive consequences to improve food learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/AN14252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (4), pp.1535-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-2455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635394v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep use preingestive cues as indicators of postingestive consequences to improve food learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bioactive forage legumes as a strategy to improve silage quality and minimise nitrogenous losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Copani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2009-2455⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (10), pp.1826-1829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN14252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155433v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rôles des caractéristiques sensorielles des aliments dans le comportement alimentaire des ruminants domestiques</w:t>
+                <w:t xml:space="preserve">Food sensory characteristics: their unconsidered roles in the feeding behaviour of domestic ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (5), pp.806-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112002145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004444v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food sensory characteristics: their unconsidered roles in the feeding behaviour of domestic ruminants</w:t>
+                <w:t xml:space="preserve">Les rôles des caractéristiques sensorielles des aliments dans le comportement alimentaire des ruminants domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1), pp.25-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004443v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When does grazing generate stable vegetation patterns in temperate pastures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 153, pp.50-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer la composition du régime alimentaire des herbivores domestiques au pâturage : l'approche par métabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pompanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boudon Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 209, pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do sheep (Ovis aries) categorize plant species according to botanical family ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Plant–herbivore interactions affect the initial direction of community changes in an ecosystem manipulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-010-0371-4⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.187-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2011.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02646848v1</w:t>
+                <w:t xml:space="preserve">hal-02488771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–herbivore interactions affect the initial direction of community changes in an ecosystem manipulation experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Perception and hedonic value of basic tastes in domestic ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2011.02.011⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (5), pp.666-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02488771v1</w:t>
+                <w:t xml:space="preserve">hal-01155414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que &amp;quot;disent&amp;quot; les plantes aux herbivores : caractéristiques sensorielles et comportement alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, 8 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception and hedonic value of basic tastes in domestic ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do sheep (Ovis aries) categorize plant species according to botanical family ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.07.011⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.369-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-010-0371-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01155414v1</w:t>
+                <w:t xml:space="preserve">hal-02646848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour of sheep fed lucerne v. grass hays with controlled post-ingestive consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (08), pp.1368-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731110000443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do grazing sheep use species-based categorization to select their diet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (2), pp.622-624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2010.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do sheep use umami and bitter tastes as cues of post-ingestive consequences when selecting their diet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 125 (3-4), pp.115-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet learning through post-ingestive consequences in sheep: the case of starch and casein variously combined in the same foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1), pp.135-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108003340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are sheep able to develop preferences or aversions in response to an increase of rumen fill?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Jamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal and Feed Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16, pp.454-459. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22358/jafs/74580/2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cattle grazing a species-rich mountain pasture under different stocking rates on the dynamics of diet selection and sward structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Decuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (7), pp.1042-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731107000250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do herbivores trade-off the positive and negative consequences of diet selection decisions?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Generalization of conditioned food aversions in grazing sheep and its implications for food categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I.J. Gordon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.178-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2006.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2005.03.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02654018v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of conditioned food aversions in grazing sheep and its implications for food categorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How do herbivores trade-off the positive and negative consequences of diet selection decisions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Elston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kunaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2006.05.006⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71, pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2005.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657198v1</w:t>
+                <w:t xml:space="preserve">hal-02654018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbivore diet selection in response to simulated variation in nutrient rewards and plant secondary compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Elston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69 (3), pp.541-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the time available to graze reinforces heifers' preference for sward of high quality despite low availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94, pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour and diet choices of cattle with physical and temporal constraints on forage accessibility : An indoor experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 81 (1), pp.3-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/ASC41230003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do grazing heifers choose between maturing reproductive and tall or short vegetative swards ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83 (1), pp.15-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-1591(03)00110-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term choices of cattle vary with relative quality and accessibility of two hays according to an energy gain maximisation hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Feeding behaviour and intake of heifers fed on hays of various quality, offered alone or in a choice situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 75 (4), pp.269-279</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51 (3), pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670010v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding behaviour and intake of heifers fed on hays of various quality, offered alone or in a choice situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Short-term choices of cattle vary with relative quality and accessibility of two hays according to an energy gain maximisation hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Petit</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 75 (4), pp.269-279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889849v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour and intake of heifers fed on hays of various quality, offered alone or in a choice situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 51 (3), pp.177-188</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 51 (3), pp.177-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2002016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670367v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner la possibilité aux vaches laitières de diversifier leur régime alimentaire : effets sur l’ingestion et leur bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Conjointe « Glande Mammaire, Lait/Galatinnov » et Rendez-Vous Scientifique Annuel Op+lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Hyacinthe, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethology of ruminant feeding: key factors influencing behaviour and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Institute for Farm Animal Biology (FBN), Dummerstorf, Germany, Sep 2025, Rostock-Warnemünde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowing dairy cows to diversify their diet: effects on feed intake and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do artificial rearing conditions of female lambs have an impact on their future maternal abilities in rangeland?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de la Société Française de l’Étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'automédication : qu'en est-il chez nos espèces domestiques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robustesse comportementale individuelle et collective de jeunes ovins élevés sur parcours : quels impacts de l’expérience précoce et du génotype ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bonnafe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Consortium SOSAgro et du Métaprogramme SANBA " L'automédication dans le monde animal "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">53ème Colloque de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802954v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse comportementale individuelle et collective de jeunes ovins élevés sur parcours : quels impacts de l’expérience précoce et du génotype ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'automédication : qu'en est-il chez nos espèces domestiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Colloque de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Consortium SOSAgro et du Métaprogramme SANBA " L'automédication dans le monde animal "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308745v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early experience and genetic predispositions: what impact on behavioural adaptation and performance of ewe lambs on pasture?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre Guittard</w:t>
+                <w:t xml:space="preserve">In France, silvipastoral arrangements in grasslands can mitigate moderate heat stress in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Russias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Kokah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Agroforestry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consorzio Universitario Nuoro, May 2022, Nuoro (Université de Sassari), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963737v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In France, silvipastoral arrangements in grasslands can mitigate moderate heat stress in sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Urbain Kokah</w:t>
+                <w:t xml:space="preserve">How behavioural robustness in sheep reared in rangeland can be impacted by early rearing conditions and genetics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bonnafe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Douls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Agroforestry Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th Congress of the ISAE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/56863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04181917v1</w:t>
+                <w:t xml:space="preserve">hal-03820015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How behavioural robustness in sheep reared in rangeland can be impacted by early rearing conditions and genetics?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Behavioural adaptation to rangeland and performances of lambs differing in experience and genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Guittard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Douls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Congress of the ISAE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">73. EAAP Annual Meeting (European Association for Animal Production)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820015v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural adaptation to rangeland and performances of lambs differing in experience and genetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Early experience and genetic predispositions: what impact on behavioural adaptation and performance of ewe lambs on pasture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. EAAP Annual Meeting (European Association for Animal Production)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.573-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821077v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Marquier</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
+              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182534v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outdoor shelter for grazing sheep: what impact of tree density on sheep behaviour, welfare and performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Bizeray-Filoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. INTERNATIONAL CONFERENCE ON THE ASSESSMENT OF ANIMAL WELFARE AT FARM AND GROUP LEVEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teagasc - University College Cork, Aug 2021, Virtual conference, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de l’arbre au pâturage pour le bien-être des ovins et impacts sur la production animale et végétale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’agroforesterie comme levier d’adaptation des élevages d’herbivores au changement climatique : retours d’expérience sur les impacts d’intégration d’arbres en élevage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J-TECH Elevage et changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème Salon Tech&amp;Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bourg Les Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182590v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal et dynamique de l’ombrage généré par une strate arborée d’une parcelle agroforestière. Analyse de simulations sous la plateforme Capsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelton Desarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forem Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE/CIRAD, Jun 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre, un levier d'adaptation face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées techniques Ovines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Gramat, France. 24 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'estimation de l'ingestion individuelle d'animaux élevés en groupe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+                <w:t xml:space="preserve">Anna Wielemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735680v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Wielemans</w:t>
+                <w:t xml:space="preserve">Méthodes d'estimation de l'ingestion individuelle d'animaux élevés en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cartailler</w:t>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Gaillard</w:t>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308945v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâturage sur prairies agroforestières : quels impacts des arbres sur le comportement, le bien-être et les performances des ovins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Beral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos animaux d’élevage sont-ils capables de s’automédiquer ? Tour d’horizon de nos connaissances et focus chez les petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Les médecines des animaux sont-elles bonnes pour les hommes ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique de l’élevage des herbivores au pâturage : questions d’autonomie et de bien-être pour l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stability of meat from lambs fed silage mixtures of timothy grass, red clover and sainfoin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Including bioactive legumes in grass silage to improve productivity and reduce pollutant emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Copani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739513v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including bioactive legumes in grass silage to improve productivity and reduce pollutant emissions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidative stability of meat from lambs fed silage mixtures of timothy grass, red clover and sainfoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pauselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739646v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnacy and the carcass quality of meat producing lambs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International Congress of Meat Science and Technology 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges nutritionnels : l’adaptation peut-elle passer par la programmation foetale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnancy and the carcass quality of meat producing lambs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in forage quality of an upland permanent grassland under climate change including a summer extreme drought combined with a heat wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive forage legumes as a strategy to improve silage quality and minimise nitrogenous losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Copani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ISNH/ISRP International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Canberra (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement alimentaire des ovins : le rôle des goûts primaires en tant qu'indicateurs de la valeur des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / CNRS / Univ. Tours : Physiologie de la reproduction et des comportements (0085)., May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hedonic value of food diversity in sheep is not only a matter of choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation de l'ingestion des ruminants au pâturage : quel dispositif expérimental choisir ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Selective grazing, patch stability and vegetation dynamics in a rotationally-grazed pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824455v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective grazing, patch stability and vegetation dynamics in a rotationally-grazed pasture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Sélection alimentaire des ovins : perception et valeur des goûts umami et amer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753101v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection alimentaire des ovins : perception et valeur des goûts umami et amer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vaches, brebis et chevaux, acteurs de la préservation de la biodiversité prairiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Biodiversités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814286v1</w:t>
+                <w:t xml:space="preserve">hal-02813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaches, brebis et chevaux, acteurs de la préservation de la biodiversité prairiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Ingestion et préférences alimentaires de brebis Lacaune et Blanche du Massif Central pour deux foins offerts seuls ou en situation de choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Scohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813507v1</w:t>
+                <w:t xml:space="preserve">hal-02753010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion et préférences alimentaires de brebis Lacaune et Blanche du Massif Central pour deux foins offerts seuls ou en situation de choix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synchronisation de l'ingestion des ruminants au pâturage : quel dispositif expérimental choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753010v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do sheep categorise plant species according to their botanical family?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The potential cost of discrimination in diet selection by grazing herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Dumont</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753004v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential cost of discrimination in diet selection by grazing herbivores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comprendre le comportement alimentaire des herbivores au pâturage : intérêts pour l'élevage et l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752374v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le comportement alimentaire des herbivores au pâturage : intérêts pour l'élevage et l'environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do sheep categorise plant species according to their botanical family?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758061v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How herbivores optimise diet quality and intake in heterogeneous pastures, and the consequences for vegetation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Grassland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple vegetation criterion (NDF content) may account for diet choices of cattle between forages varying in maturity stage and physical accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Grassland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do herbivores select mixed diets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.J. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R. Orskov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Universidad Autonoma de Yucatan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on the nutrition of herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingestibilité des fourrages pourrait orienter les choix alimentaires, et le choix stimuler l'ingestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9870,2252 +9894,2252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement alimentaire de vaches laitières pâturant des arbres fourragers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jawahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.175, 26èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking grasslands in 3D: feeding preferences of dairy cows between temperate fodder trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jawahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen Academic Publishers, Grassland Science in Eruope, 27, pp.436-438, 2022, Grassland at the heart of circular and sustainable food systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et confort thermique des cultures et des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grosperrin Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croisons les regards #4 - Journée d’échanges du RMT AgroforesterieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du déplacement de brebis en environnement arboré par GPS différentiel (projet PARASOL)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fodder trees as an alternative resource to feed ruminants: voluntary intake and in vivo digestibility of white mulberry (Morus alba) and common ash (Fraxinus excelsior) leaves in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France. 2018</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734527v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fodder trees as an alternative resource to feed ruminants: voluntary intake and in vivo digestibility of white mulberry (Morus alba) and common ash (Fraxinus excelsior) leaves in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Suivi du déplacement de brebis en environnement arboré par GPS différentiel (projet PARASOL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+              <w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738150v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including bioactive legumes in grass-based silage to improve performances and reduce methane emissions in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Copani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of length of distribution and dietary concentrations on the anthelmintic effects of tannin-containing pellets against gastro intestinal nematodes in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ramzi El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Ramsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerfault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Antalya, Turkey. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased intake of tannin-rich sainfoin (Onobrychis viciifolia) pellets by parasitized and non-parasitized sheep after a period of conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Herve Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS ADSA WSASAS CSAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-sensor and multi-application device for monitoring indoor and outdoor sheep behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Silages containing bioactive forage legumes: a promising protein-rich food source for growing lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Copani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Quereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-PLF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 576 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-816-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604773v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silages containing bioactive forage legumes: a promising protein-rich food source for growing lambs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Rumen fatty acid metabolism in lambs fed silages containing bioactive forage legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Campidonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Copani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hervás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 576 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-816-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742367v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen fatty acid metabolism in lambs fed silages containing bioactive forage legumes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of a multi-sensor and multi-application device for monitoring indoor and outdoor sheep behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EC-PLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Milan, Italy. , 12 p., 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741281v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un dispositif de monitoring multi-capteurs &amp;quot;modulable et intelligent&amp;quot; de l'animal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aspects sensoriels du comportement alimentaire des petits ruminants et leur importance dans le processus d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France. 208 p., 2013, Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805272v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects sensoriels du comportement alimentaire des petits ruminants et leur importance dans le processus d'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conception d’un dispositif de monitoring multi-capteurs &amp;quot;modulable et intelligent&amp;quot; de l'animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France. 208 p., 2013, Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173672v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies permanentes, un réservoir de métabolites secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Aufrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. 2012, Prairies Permanentes : de nouveaux atouts pour demain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités cognitives impliquées dans la sélection alimentaire des ruminants pâturant des prairies diversifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau prairies - Atelier « Assemblages d'espèces et services rendus par la prairie : les apports de l'écologie fonctionnelle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Toulouse, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could grazing sheep rely on a species-based categorization process when selecting their diet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France. 2009, Proceedings of the 31st International Ethological Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep generalize pre-ingestive cues to improve food learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France. 2009, Proceedings of the 31st International Ethological Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les stimuli pré- et post-ingestifs affectent l’ingestion et le comportement alimentaire de moutons alimentés avec des foins ?</w:t>
+                <w:t xml:space="preserve">How can pre-and post-ingestive stimuli affect intake and feeding behaviour in sheep fed hay diet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 15, 2008, 15èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland. Wageningen Academic Publishers, 2008, Applied ethology. Addressing future challenges in animal agriculture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758228v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can pre-and post-ingestive stimuli affect intake and feeding behaviour in sheep fed hay diet?</w:t>
+                <w:t xml:space="preserve">Comment les stimuli pré- et post-ingestifs affectent l’ingestion et le comportement alimentaire de moutons alimentés avec des foins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland. Wageningen Academic Publishers, 2008, Applied ethology. Addressing future challenges in animal agriculture</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 15, 2008, 15èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753089v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La teneur en parois végétales (NDF) pour prévoir les choix de bovins entre des fourrages de qualité et d'accessibilité variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France. 2005, 1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12125,154 +12149,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction herbivores/plantes : conséquences sur la dynamique de la végétation en prairie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne. Recherche - Formation - Valorisation - Sensibilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance Universitaire d'Auvergne. Co-éditeur : P. Carrère, 13 p., 2009, Revue d'Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12282,160 +12306,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview Article presse agricole - Des arbres comme ressource fourragère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terroirs Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde Sommet de l'élevage - Alimentation des animaux : le bien-être commence à l'auge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12445,954 +12469,954 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for equines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vilain Rørvang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04648168v1</w:t>
+                <w:t xml:space="preserve">hal-04648170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for equines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vilain Rørvang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648170v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vilain Rørvang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648163v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Thematic factsheet - Environmental enrichment for goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vilain Rørvang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EURCAW - Ruminants &amp; Equines. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648165v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New prototype and report for industry on GPS-generated phenotypes for behavioural adaptations to extensive grazing systems; artificial rearing adaptation phenotypes; lamb vigour scores linked to lamb survival; new foetal and neonatal survival phenotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review - Sensory and feeding enrichment in ruminants and equines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vilain Rørvang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission européenne - DG SANTE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeliki Argyriadou</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04155620v1</w:t>
+                <w:t xml:space="preserve">hal-04181929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review - Sensory and feeding enrichment in ruminants and equines</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Commission européenne - DG SANTE. 2023</w:t>
+                <w:t xml:space="preserve">New prototype and report for industry on GPS-generated phenotypes for behavioural adaptations to extensive grazing systems; artificial rearing adaptation phenotypes; lamb vigour scores linked to lamb survival; new foetal and neonatal survival phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Arsenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Argyriadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiria Vouraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileia Fotiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Union H2020 Program - Smarter Deliverable 2.4. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04181929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARASOL : AGROFORESTERIE EN SYSTÈME D’ÉLEVAGE OVIN - Étude de son potentiel dans le cadre de l'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agroof; Inra; Idele; UniLaSalle. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13402,100 +13426,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix alimentaires de jeunes bovins au sein d'un couvert herbacé hétérogène : Comment gèrent-ils le compromis quantité ingérée-qualité du régime sous différentes contraintes d'accessibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02827116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13505,91 +13529,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception, apprentissage, catégorisation : les apports de l'éthologie cognitive pour analyser le comportement alimentaire des ruminants pâturant des couverts végétaux hétérogènes et diversifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université Blaise Pascal (Clermont Ferrand 2), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02807633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13599,167 +13623,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the welfare of herbivore livestock - Focus on feeding and physical enrichments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. Module "Animal Welfare", formation ingénieurs 2ème année, VetAgro Sup, Lempdes, France. 2023, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees on pasture for herbivore livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. UE Agrosystems and Agroecology - Master International Biologie Végétale, Vetagro Sup, Lempdes, France. 2022, pp.34 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId332"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13906,51 +13930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01258-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.538" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9828" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107170" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Villalba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2019.05.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Villalba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerfault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111800304X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.02.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Herv&#225;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Frutos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Campidonico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valenti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665116000719" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XZG7L3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Campidonico" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Toral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Priolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luciano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9922" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean K. Revell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14481" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2015.07.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L. Manuelian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.03.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14252" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Duncan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2455" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002145" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTCB9TQW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0371-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1DZH3535-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.02.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG898RNX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155414v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.07.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C0P0DM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000443" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665697v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.01.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4KTDBFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DH3HJFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Duncan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657700v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Jamot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/74580/2007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Decuq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000250" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Elston" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kunaver" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Gordon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2005.03.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2006.05.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XZKDJKJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duncan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Young" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Gordon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.06.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9WR4C8N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677653v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.02.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC41230003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(03)00110-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSWR87NX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889849v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2002016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670367v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guittard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963737v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guittard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181917v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Russias" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Kokah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56863" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181888v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bizeray-Filoche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelton Desarmes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739513v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andreeva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattioli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauselli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739646v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744208v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186799v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018990v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824455v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753101v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813507v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scohier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753004v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758061v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758801v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763768v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Orskov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universidad Autonoma de Yucatan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769190v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972606v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mesbahi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jawahir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744539v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734527v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738150v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734315v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739470v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Quijada" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramzi El Korso" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Ramsay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerfault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Villalba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604773v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdebine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742367v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/332042.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-816-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741281v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Toral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campidonico" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#225;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/332041.pptx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173672v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745183v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186811v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754809v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755452v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Duncan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758228v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761628v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821411v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182601v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182609v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648168v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilain R&#248;rvang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648170v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648163v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648165v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Arsenos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Argyriadou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Vouraki" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileia Fotiadou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827116v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807633v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182544v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01258-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9828" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107170" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Villalba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2019.05.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Villalba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerfault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111800304X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.02.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T38TB160-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Herv&#225;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Frutos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Campidonico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665116000719" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XZG7L3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Campidonico" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Toral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Priolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luciano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valenti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9922" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean K. Revell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14481" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L. Manuelian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2015.07.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L9ZRQG1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Duncan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2455" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002145" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTCB9TQW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.02.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG898RNX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.07.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C0P0DM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0371-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1DZH3535-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000443" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.01.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4KTDBFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DH3HJFV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Duncan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003340" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657700v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Jamot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/74580/2007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Decuq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000250" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2006.05.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XZKDJKJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654018v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Elston" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kunaver" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Gordon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2005.03.035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duncan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Young" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Gordon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.06.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9WR4C8N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677653v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.02.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC41230003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(03)00110-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSWR87NX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670010v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889849v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2002016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539358v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248552v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guittard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Russias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Kokah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56863" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820015v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guittard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Douls" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bizeray-Filoche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182534v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884449v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelton Desarmes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147364v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738318v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beral" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785269v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739646v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739513v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andreeva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattioli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauselli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744208v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186799v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018990v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753101v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753010v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scohier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824455v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758061v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dumont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758801v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761688v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Orskov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universidad Autonoma de Yucatan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769190v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972606v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mesbahi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jawahir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738150v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734527v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734315v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739470v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Quijada" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramzi El Korso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Ramsay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerfault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738643v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Villalba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742367v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/332042.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-816-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741281v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Toral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campidonico" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#225;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/332041.pptx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604773v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdebine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173672v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745183v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186811v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754809v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755452v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. Duncan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753089v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758228v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761628v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182601v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182609v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648170v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilain R&#248;rvang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648163v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648165v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648168v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181929v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155620v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Arsenos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Argyriadou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Vouraki" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileia Fotiadou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932381v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827116v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807633v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852078v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182544v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>