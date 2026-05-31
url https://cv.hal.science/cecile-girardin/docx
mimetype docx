--- v0 (2026-03-16)
+++ v1 (2026-05-31)
@@ -621,173 +621,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caught Slipping into Nostalgia: Interrogating Rushdie's Satire.</w:t>
+                <w:t xml:space="preserve">Salman Rushdie's Art of Sentencing the Excess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MacMillan. </w:t>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History / Stories of India.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 0230637094</w:t>
+              <w:t xml:space="preserve">Voices and Silence in the Contemporary Novel in English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-230, 2009, 1-4438-1247-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615869v1</w:t>
+                <w:t xml:space="preserve">hal-04613454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salman Rushdie's Art of Sentencing the Excess</w:t>
+                <w:t xml:space="preserve">Caught Slipping into Nostalgia: Interrogating Rushdie's Satire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t>
+              <w:t xml:space="preserve">MacMillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voices and Silence in the Contemporary Novel in English</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.221-230, 2009, 1-4438-1247-1</w:t>
+              <w:t xml:space="preserve">History / Stories of India.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 0230637094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613454v1</w:t>
+                <w:t xml:space="preserve">hal-04615869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘To be born again, first you have to die’: Westbound Air Transports as Initiation Rites in Rushdie’s Novels</w:t>
               </w:r>
@@ -1443,169 +1443,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilgrimage to the West: Unsettling Images of India and Canada in Anita Desai’s “Winterscape</w:t>
+                <w:t xml:space="preserve">Marian Aguiar, Tracking Modernity: India's Railway and the Culture of Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61</w:t>
+              <w:t xml:space="preserve">MFS: Modern Fiction Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1), pp.199-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613194v1</w:t>
+                <w:t xml:space="preserve">hal-04615712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Aguiar, Tracking Modernity: India's Railway and the Culture of Mobility</w:t>
+                <w:t xml:space="preserve">A Pilgrimage to the West: Unsettling Images of India and Canada in Anita Desai’s “Winterscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFS: Modern Fiction Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59 (1), pp.199-201</w:t>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615712v1</w:t>
+                <w:t xml:space="preserve">hal-04613194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Goebel and Saskia Schabio, eds., Locating Postcolonial Narrative Genres</w:t>
               </w:r>
@@ -2321,51 +2321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554539v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.11618" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615907v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leonard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.14353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1552l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.1627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4669" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8725" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.623.0292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.9532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Whyte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554539v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.11618" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615707v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615907v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leonard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.14353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1552l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.1627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.4669" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.5833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.8725" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.623.0292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.9532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Whyte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>