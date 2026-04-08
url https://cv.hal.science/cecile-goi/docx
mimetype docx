--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -510,644 +510,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elèves allophones nouveaux arrivants et altérité en éducation : de l'inaccessible des pratiques des enseignants et des chercheurs à l'ineffable ontologique de l'être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.22-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les langues à l’école, les langues et l’école. Tentation monolingue versus réalités plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 176, pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goï</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inaccessibles de l’altérité et de la pluralité linguistiques et culturelles. Enjeux et perspectives pour l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23, pp.22-46</w:t>
+              <w:t xml:space="preserve">, 2014, 23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les inaccessibles de l’altérité et de la pluralité linguistiques et culturelles. Enjeux et perspectives pour l’éducation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussite scolaire versus réussite éducative : une affaire de conformité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La réussite éducative - Enjeux et territoires, in Guyon R. (dir.) (N°172), pp. 33-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école au risque de l’altérité linguistique et culturelle : pour une &amp;quot; nouvelle éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Conditions et perspectives pour l’éducation nouvelle, in Sallaberry J.C. (dir.), pp. 103 - 122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueil des élèves migrants à l’école française - Des pratiques et des postures ségrégatives et/ou inclusives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ?, 21, https://glottopol.univ-rouen.fr/telecharger/numero_21/gpl21_08goi_huver.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLE, FLS, FLM : Continuum ou interrelations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 176, pp.25-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralité, postures et démarches de recherche : du choix des médiums au croisement des interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pluralité linguistique et démarche de recherche. Vers une sociolinguistique complexifiée, in Blanchet, P., Kebbas, M., Kara, A-Y., pp. 47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077603v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01375917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue(s) et insertion : quelles relations, quelles orientations ? Autour d'une controverse : le FLI</w:t>
               </w:r>
@@ -3435,138 +3435,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexivité altéritaire et rencontre interculturelle dans un projet de recherche international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Torres Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in Castellotti, V. (dir.), EME, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prendre appui sur des dispositions existants – Promouvoir des démarches innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues au cœur de l’éducation – Principes, pratiques, propositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in Coste (Dir.), Bruxelles, E.M.E., pp. 83 - 168, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Auger</w:t>
+                <w:t xml:space="preserve">hal-01076471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversités et réflexivités : Quelles empreintes pour quelles interprétations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, in Coste (Dir.), Bruxelles, E.M.E., pp. 83 - 168, 2013</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Béziat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse de pratiques et réflexivité en formation, en recherche et en contextes socio‐éducatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enseignants aux chercheurs en didactique des langues. Postures épistémologiques entre identités, cultures et imaginaires professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3582,885 +3750,717 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les didactiques au prisme de l'épistémologie. Une approche plurielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.191-204, 2013, 978-2-36441-057-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Diversités et réflexivités : Quelles empreintes pour quelles interprétations ?</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité, pluralité, hétérogénéité : Quelles recherches qualitatives en sciences humaines ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, Espaces Discursifs, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles recherches qualitatives en sciences humaines ? Approches interdisciplinaires de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in GOÏ C. (dir.), Paris, L’Harmattan, Espaces Discursifs, pp. 7 - 20, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche herméneutique de l’interculturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers - Interculturel, herméneutique et interventions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in DEBONO M., GOÏ C. (eds.), Fernelmont, EME, pp. 7 - 22, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole et construction identitaire : travailler avec l’altérité des élèves nouveaux arrivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction identitaire à l’école. Perspectives linguistiques et plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.241-247, 2012, 978-2-296-96273-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goï</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraire(s) avec l’interculturel : rencontre(s) altéritaire(s) et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers - Interculturel, herméneutique et interventions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in DEBONO M., GOÏ C. (eds.), Fernelmont, EME, pp. 107 - 130, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche herméneutique de l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEBONO M., GOÏ C. (eds.), Regards interdisciplinaires sur l’épistémologie du divers, Fernelmont, EME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-22, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité et Imaginaire en éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires, Savoirs, Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in Bertin G., Pesqueux Y.(dir.), pp. 195 à 202, 2012, Colloque du CNAM, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former à l’enseignement précoce des langues : langage et langues à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation initiale et profils d'enseignants de langues : enjeux et questionnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles, De Boeck, pp. 74 - 94, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Pour une approche herméneutique de l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, in Castellotti, V. (dir.), EME, 2013</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes, pp. 7-22, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...590 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074593v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01076476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour une approche herméneutique de l’interculturel</w:t>
               </w:r>
@@ -5485,51 +5485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646683v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529437v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Torres Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duverger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076474v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Meng Chan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Wildsmith Cromarty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646683v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529437v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Torres Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duverger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Meng Chan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Wildsmith Cromarty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>