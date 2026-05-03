--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -182,1684 +182,1684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La biographisation en formation au français langue étrangère des mineurs non accompagnés. Enjeux émancipateurs et didactiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIMA G., Treinamento de professores e práticas de ensino, Universidade Federal de Roraima: Sistema Eletrônico de Editoração de Revistas da UFRR, Roraima (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction coopérative d’une posture de chercheure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SALLABERRY (Dir.), Pédagogie coopérative dans l’enseignement supérieur, L’Année de la recherche en éducation 2021, L’Harmattan, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La biographisation en formation au français langue étrangère des mineurs non accompagnés. Enjeux émancipateurs et didactiques.</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues à l’école, les langues et l’école. Tentation monolingue versus réalités plurilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 176, pp.33-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elèves allophones nouveaux arrivants et altérité en éducation : de l'inaccessible des pratiques des enseignants et des chercheurs à l'ineffable ontologique de l'être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.22-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inaccessibles de l’altérité et de la pluralité linguistiques et culturelles. Enjeux et perspectives pour l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n°23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur une expérience formative à et par la réflexivité : lieu de &amp;quot;mobilités réflexives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.11-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école au risque de l’altérité linguistique et culturelle : pour une &amp;quot; nouvelle éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Conditions et perspectives pour l’éducation nouvelle, in Sallaberry J.C. (dir.), pp. 103 - 122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussite scolaire versus réussite éducative : une affaire de conformité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La réussite éducative - Enjeux et territoires, in Guyon R. (dir.) (N°172), pp. 33-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueil des élèves migrants à l’école française - Des pratiques et des postures ségrégatives et/ou inclusives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ?, 21, https://glottopol.univ-rouen.fr/telecharger/numero_21/gpl21_08goi_huver.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralité, postures et démarches de recherche : du choix des médiums au croisement des interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646683v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pluralité linguistique et démarche de recherche. Vers une sociolinguistique complexifiée, in Blanchet, P., Kebbas, M., Kara, A-Y., pp. 47-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLE, FLS, FLM : Continuum ou interrelations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23, pp.22-46</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 176, pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue(s) et insertion : quelles relations, quelles orientations ? Autour d'une controverse : le FLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646677v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goï</w:t>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 176, pp.33-38</w:t>
+              <w:t xml:space="preserve">, 2012, 170, pp.185 - 192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les inaccessibles de l’altérité et de la pluralité linguistiques et culturelles. Enjeux et perspectives pour l’éducation</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire réussir la scolarité d’un élève en contexte de diversité linguistique et culturelle : quelles ambitions ? Quels principes ? Quelles expériences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cap sur le Français de la scolarisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Français comme langue de scolarisation – Accompagner, enseigner, évaluer, se former, in KLEIN C. (dir.) (n°1), pp. 67 à 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « terrain » : en long, en large et en travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierozak I. (dir.), Du « terrain » à la relation : expériences de l’internet et questionnements méthodologiques, Cahiers de sociolinguistique, E.M.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrain : en long, en large et en travers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Du « terrain » à la relation : expériences de l’internet et questionnements méthodologiques, 36, pp.17-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer – accueillir – insérer : quel(s) prisme(s) pour quelle(s) projection(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp. 97 - 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réussite scolaire versus réussite éducative : une affaire de conformité ?</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité et plurilinguisme : de l’outil d’apprentissage à la cohérence du continuum biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HUVER, MOLINIE, Praticiens-chercheurs à l’écoute du sujet plurilingue, Revue Carnets d’Atelier de Sociolinguistique, N°4, Paris, L’Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l’altérité : former des enseignants réflexifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GUYON Régis, Elèves d’ailleurs, élèves en France, Scéren-CNDP, Les Cahiers Pédagogiques N° 473, CRDP Amiens, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 473, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole et diversité culturelle : accompagner la réussite des élèves nouveaux arrivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, La réussite éducative - Enjeux et territoires, in Guyon R. (dir.) (N°172), pp. 33-39</w:t>
+              <w:t xml:space="preserve">, 2009, Raynal M., Lutter contre les discriminations : la diversité à l’école, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Conditions et perspectives pour l’éducation nouvelle, in Sallaberry J.C. (dir.), pp. 103 - 122</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus d’acculturation et identité nationale : un lien causal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s/d de DESSAJAN S., HOSSARD N., RAMOS E., Immigration et identité nationale ; Une altérité revisitée, Revue Consommation et Société, Chapitre 13, L’Harmattan, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...819 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647655v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03647747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école : la réussite comme objectif, l’échec comme improbable versus</w:t>
               </w:r>
@@ -2324,415 +2324,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postures de chercheurs et méthode: du choix des médiums au croisement des interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Réseau Français de Sociolinguistique, Dynamiques plurilingues : des observations de terrains aux transpositions politiques, éducatives et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Alger, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité langagière et culturelle à l’école : formation et autoformation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque DILTEC : « Formation et professionnalisation des enseignants de langues. Evolution des contextes, des besoins et des dispositifs. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Altérité et diversité en éducation à l’école du XXI° siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AFIRSE « L’état des recherches en Sciences de l’éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Alger, Algérie</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité « sur » l’action et culture(s) professionnelle(s) : empreintes et interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Réflexivité en contextes de diversité : un carrefour des sciences humaines ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Sèvres, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité et imaginaire en éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Imaginaires, Savoirs, Connaissance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elèves et familles allophones : construire le lien école/famille malgré la précarité, Communication au colloque « Précarités et Education familiale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès International de l’Association Internationale de Formation et de Recherche en Education Familiale (AIFREF), Université Toulouse II-Le Mirail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2783,164 +2783,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fernelmont, E.M.E, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles recherches qualitatives en sciences humaines ? Approches interdisciplinaires de la diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, L’Harmattan, 146 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076458v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01076460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3297,183 +3297,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(S’)Écrire, écrire sa recherche, écrire la recherche : processus d’écriture et construction de soi comme chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Castellotti V. ; Razafimandimbimanana E., Chercheur(e)s et écritures qualitatives de la recherche, Fernelmont, EME éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-172, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseigner la lecture/écriture aux élèves allophones : rapport à l’écrit, outils, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leclère M. ; Narcy-Combes J.P., Enseigner les langues aux enfants en contexte scolaire – Diversité des approches et outils d’enseignement, Paris, Riveneuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-160, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-172, 2014</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversités et réflexivités : Quelles empreintes pour quelles interprétations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Béziat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse de pratiques et réflexivité en formation, en recherche et en contextes socio‐éducatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enseignants aux chercheurs en didactique des langues. Postures épistémologiques entre identités, cultures et imaginaires professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les didactiques au prisme de l'épistémologie. Une approche plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.191-204, 2013, 978-2-36441-057-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre appui sur des dispositions existants – Promouvoir des démarches innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues au cœur de l’éducation – Principes, pratiques, propositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in Coste (Dir.), Bruxelles, E.M.E., pp. 83 - 168, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexivité altéritaire et rencontre interculturelle dans un projet de recherche international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
@@ -3487,1213 +3750,950 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, in Castellotti, V. (dir.), EME, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Prendre appui sur des dispositions existants – Promouvoir des démarches innovantes</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraire(s) avec l’interculturel : rencontre(s) altéritaire(s) et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers - Interculturel, herméneutique et interventions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in DEBONO M., GOÏ C. (eds.), Fernelmont, EME, pp. 107 - 130, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole et construction identitaire : travailler avec l’altérité des élèves nouveaux arrivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Auger</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction identitaire à l’école. Perspectives linguistiques et plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.241-247, 2012, 978-2-296-96273-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche herméneutique de l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, in Coste (Dir.), Bruxelles, E.M.E., pp. 83 - 168, 2013</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers - Interculturel, herméneutique et interventions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in DEBONO M., GOÏ C. (eds.), Fernelmont, EME, pp. 7 - 22, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goï</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche herméneutique de l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEBONO M., GOÏ C. (eds.), Regards interdisciplinaires sur l’épistémologie du divers, Fernelmont, EME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-22, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité et Imaginaire en éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires, Savoirs, Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in Bertin G., Pesqueux Y.(dir.), pp. 195 à 202, 2012, Colloque du CNAM, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former à l’enseignement précoce des langues : langage et langues à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation initiale et profils d'enseignants de langues : enjeux et questionnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles, De Boeck, pp. 74 - 94, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Pour une approche herméneutique de l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes, pp. 7-22, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Pour une approche herméneutique de l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les didactiques au prisme de l'épistémologie. Une approche plurielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.191-204, 2013, 978-2-36441-057-2</w:t>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes dans la coll. Proximités – Didactique, pp.7-22, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, pluralité, hétérogénéité : Quelles recherches qualitatives en sciences humaines ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, Espaces Discursifs, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles recherches qualitatives en sciences humaines ? Approches interdisciplinaires de la diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, in GOÏ C. (dir.), Paris, L’Harmattan, Espaces Discursifs, pp. 7 - 20, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goï</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de dispositifs universitaires FLE/S d'accompagnement au développement de compétences réflexives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, in DEBONO M., GOÏ C. (eds.), Fernelmont, EME, pp. 7 - 22, 2012</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation linguistique en contextes d'insertion. Compétences, posture, professionnalité : concevoir un cadre de référence(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang Coll. Transversales (Langues, sociétés, cultures et apprentissages), pp.177-194., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ecole et construction identitaire : travailler avec l’altérité des élèves nouveaux arrivants</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réflexivité comme compétence professionnelle en formation universitaire - Une nécessité professionnelle ou une injonction (de) dans l’air du temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...629 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation linguistique en contextes d’insertion : une professionnalité à décrire, pour la construire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-210, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5485,51 +5485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646683v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529437v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Torres Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duverger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Meng Chan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Wildsmith Cromarty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645734v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529437v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Torres Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duverger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Meng Chan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Wildsmith Cromarty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>