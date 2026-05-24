--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -333,1533 +333,1533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inaccessibles, altérités, pluralités : trois notions pour questionner les langues et les cultures en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur une expérience formative à et par la réflexivité : lieu de &amp;quot;mobilités réflexives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.11-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elèves allophones nouveaux arrivants et altérité en éducation : de l'inaccessible des pratiques des enseignants et des chercheurs à l'ineffable ontologique de l'être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.22-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les langues à l’école, les langues et l’école. Tentation monolingue versus réalités plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 176, pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inaccessibles de l’altérité et de la pluralité linguistiques et culturelles. Enjeux et perspectives pour l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goï</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23, pp.22-46</w:t>
+              <w:t xml:space="preserve">, 2014, 23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussite scolaire versus réussite éducative : une affaire de conformité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La réussite éducative - Enjeux et territoires, in Guyon R. (dir.) (N°172), pp. 33-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école au risque de l’altérité linguistique et culturelle : pour une &amp;quot; nouvelle éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Conditions et perspectives pour l’éducation nouvelle, in Sallaberry J.C. (dir.), pp. 103 - 122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueil des élèves migrants à l’école française - Des pratiques et des postures ségrégatives et/ou inclusives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ?, 21, https://glottopol.univ-rouen.fr/telecharger/numero_21/gpl21_08goi_huver.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralité, postures et démarches de recherche : du choix des médiums au croisement des interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646677v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pluralité linguistique et démarche de recherche. Vers une sociolinguistique complexifiée, in Blanchet, P., Kebbas, M., Kara, A-Y., pp. 47-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLE, FLS, FLM : Continuum ou interrelations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goï</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 176, pp.25-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue(s) et insertion : quelles relations, quelles orientations ? Autour d'une controverse : le FLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170, pp.185 - 192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire réussir la scolarité d’un élève en contexte de diversité linguistique et culturelle : quelles ambitions ? Quels principes ? Quelles expériences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cap sur le Français de la scolarisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le Français comme langue de scolarisation – Accompagner, enseigner, évaluer, se former, in KLEIN C. (dir.) (n°1), pp. 67 à 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « terrain » : en long, en large et en travers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierozak I. (dir.), Du « terrain » à la relation : expériences de l’internet et questionnements méthodologiques, Cahiers de sociolinguistique, E.M.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrain : en long, en large et en travers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pierozak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Du « terrain » à la relation : expériences de l’internet et questionnements méthodologiques, 36, pp.17-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer – accueillir – insérer : quel(s) prisme(s) pour quelle(s) projection(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077597v1</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n°23, https://glottopol.univ-rouen.fr/numero_23.html</w:t>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp. 97 - 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.11-37</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole et diversité culturelle : accompagner la réussite des élèves nouveaux arrivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Raynal M., Lutter contre les discriminations : la diversité à l’école, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Conditions et perspectives pour l’éducation nouvelle, in Sallaberry J.C. (dir.), pp. 103 - 122</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus d’acculturation et identité nationale : un lien causal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s/d de DESSAJAN S., HOSSARD N., RAMOS E., Immigration et identité nationale ; Une altérité revisitée, Revue Consommation et Société, Chapitre 13, L’Harmattan, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La réussite éducative - Enjeux et territoires, in Guyon R. (dir.) (N°172), pp. 33-39</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité et plurilinguisme : de l’outil d’apprentissage à la cohérence du continuum biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HUVER, MOLINIE, Praticiens-chercheurs à l’écoute du sujet plurilingue, Revue Carnets d’Atelier de Sociolinguistique, N°4, Paris, L’Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lieux de ségrégation sociale et urbaine : tensions linguistiques et didactiques ?, 21, https://glottopol.univ-rouen.fr/telecharger/numero_21/gpl21_08goi_huver.pdf</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l’altérité : former des enseignants réflexifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GUYON Régis, Elèves d’ailleurs, élèves en France, Scéren-CNDP, Les Cahiers Pédagogiques N° 473, CRDP Amiens, Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 473, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...737 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647747v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03647655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école : la réussite comme objectif, l’échec comme improbable versus</w:t>
               </w:r>
@@ -2324,415 +2324,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Altérité et diversité en éducation à l’école du XXI° siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFIRSE « L’état des recherches en Sciences de l’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postures de chercheurs et méthode: du choix des médiums au croisement des interprétations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Réseau Français de Sociolinguistique, Dynamiques plurilingues : des observations de terrains aux transpositions politiques, éducatives et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité langagière et culturelle à l’école : formation et autoformation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DILTEC : « Formation et professionnalisation des enseignants de langues. Evolution des contextes, des besoins et des dispositifs. »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Sèvres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité « sur » l’action et culture(s) professionnelle(s) : empreintes et interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Réflexivité en contextes de diversité : un carrefour des sciences humaines ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Limoges, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité et imaginaire en éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Imaginaires, Savoirs, Connaissance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elèves et familles allophones : construire le lien école/famille malgré la précarité, Communication au colloque « Précarités et Education familiale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès International de l’Association Internationale de Formation et de Recherche en Education Familiale (AIFREF), Université Toulouse II-Le Mirail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3297,1403 +3297,1403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseigner la lecture/écriture aux élèves allophones : rapport à l’écrit, outils, pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leclère M. ; Narcy-Combes J.P., Enseigner les langues aux enfants en contexte scolaire – Diversité des approches et outils d’enseignement, Paris, Riveneuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-160, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(S’)Écrire, écrire sa recherche, écrire la recherche : processus d’écriture et construction de soi comme chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Castellotti V. ; Razafimandimbimanana E., Chercheur(e)s et écritures qualitatives de la recherche, Fernelmont, EME éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-172, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-160, 2014</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversités et réflexivités : Quelles empreintes pour quelles interprétations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Béziat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse de pratiques et réflexivité en formation, en recherche et en contextes socio‐éducatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goï</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enseignants aux chercheurs en didactique des langues. Postures épistémologiques entre identités, cultures et imaginaires professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les didactiques au prisme de l'épistémologie. Une approche plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.191-204, 2013, 978-2-36441-057-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité altéritaire et rencontre interculturelle dans un projet de recherche international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Torres Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in Castellotti, V. (dir.), EME, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre appui sur des dispositions existants – Promouvoir des démarches innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues au cœur de l’éducation – Principes, pratiques, propositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in Coste (Dir.), Bruxelles, E.M.E., pp. 83 - 168, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité, pluralité, hétérogénéité : Quelles recherches qualitatives en sciences humaines ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, Espaces Discursifs, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles recherches qualitatives en sciences humaines ? Approches interdisciplinaires de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in GOÏ C. (dir.), Paris, L’Harmattan, Espaces Discursifs, pp. 7 - 20, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraire(s) avec l’interculturel : rencontre(s) altéritaire(s) et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers - Interculturel, herméneutique et interventions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in DEBONO M., GOÏ C. (eds.), Fernelmont, EME, pp. 107 - 130, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche herméneutique de l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers - Interculturel, herméneutique et interventions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in DEBONO M., GOÏ C. (eds.), Fernelmont, EME, pp. 7 - 22, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole et construction identitaire : travailler avec l’altérité des élèves nouveaux arrivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction identitaire à l’école. Perspectives linguistiques et plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.241-247, 2012, 978-2-296-96273-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche herméneutique de l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEBONO M., GOÏ C. (eds.), Regards interdisciplinaires sur l’épistémologie du divers, Fernelmont, EME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-22, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérité et Imaginaire en éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires, Savoirs, Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in Bertin G., Pesqueux Y.(dir.), pp. 195 à 202, 2012, Colloque du CNAM, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former à l’enseignement précoce des langues : langage et langues à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation initiale et profils d'enseignants de langues : enjeux et questionnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles, De Boeck, pp. 74 - 94, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Pour une approche herméneutique de l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les didactiques au prisme de l'épistémologie. Une approche plurielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.191-204, 2013, 978-2-36441-057-2</w:t>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes, pp. 7-22, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goï</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Pour une approche herméneutique de l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Auger</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes dans la coll. Proximités – Didactique, pp.7-22, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de dispositifs universitaires FLE/S d'accompagnement au développement de compétences réflexives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, in Coste (Dir.), Bruxelles, E.M.E., pp. 83 - 168, 2013</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation linguistique en contextes d'insertion. Compétences, posture, professionnalité : concevoir un cadre de référence(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang Coll. Transversales (Langues, sociétés, cultures et apprentissages), pp.177-194., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexivité altéritaire et rencontre interculturelle dans un projet de recherche international</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réflexivité comme compétence professionnelle en formation universitaire - Une nécessité professionnelle ou une injonction (de) dans l’air du temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...931 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation linguistique en contextes d’insertion : une professionnalité à décrire, pour la construire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-210, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5485,51 +5485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645734v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529437v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Torres Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duverger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Meng Chan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Wildsmith Cromarty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645734v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646683v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01077603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529437v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Torres Castillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01057568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duverger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyi Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01376903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Meng Chan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Wildsmith Cromarty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>