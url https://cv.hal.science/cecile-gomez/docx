--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -214,2371 +214,2371 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearest Neighbor Versus Regression Approach: Effect of Performance Measures, Calibration Set Size, and Sampling Method on Soil Organic Carbon Prediction Using VNIR Lab Spectroscopy</w:t>
+                <w:t xml:space="preserve">Assessing soil texture classification accuracy based on VNIR lab spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirag Rajendra Ternikar</w:t>
+                <w:t xml:space="preserve">Ternikar Chirag Rajendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debsunder Dutta</w:t>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nagesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.25583-25604. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 263, pp.105419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3615516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504582v1</w:t>
+                <w:t xml:space="preserve">hal-05075699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Soil Nutrient Classes Using Vis– NIR Spectroscopy to Support Sustainable Farming Decisions</w:t>
+                <w:t xml:space="preserve">Spectroscopic solutions for generating new global soil information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kusuma</w:t>
+                <w:t xml:space="preserve">Yi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dharumarajan</w:t>
+                <w:t xml:space="preserve">Eyal Ben-Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vasundhara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
+                <w:t xml:space="preserve">Asim Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manjunatha</w:t>
+                <w:t xml:space="preserve">Sabine Chabrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A.M. Demattê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.70007⟩</w:t>
+              <w:t xml:space="preserve">The Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.100839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xinn.2025.100839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184006v1</w:t>
+                <w:t xml:space="preserve">hal-04994467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers in earth observation for global soil properties assessment linked to environmental and socio-economic factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting Soil Nutrient Classes Using Vis– NIR Spectroscopy to Support Sustainable Farming Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul R. Poppiel</w:t>
+                <w:t xml:space="preserve">C. Kusuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jesus Macedo Novais</w:t>
+                <w:t xml:space="preserve">S. Dharumarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nícolas Augusto Rosin</w:t>
+                <w:t xml:space="preserve">R. Vasundhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budiman Minasny</w:t>
+                <w:t xml:space="preserve">M. Manjunatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (9), pp.100985. </w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xinn.2025.100985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ldr.70007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199114v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of soil organic carbon stock along layers and profiles using Vis-NIR laboratory spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dharumarajan</w:t>
+                <w:t xml:space="preserve">Nearest Neighbor Versus Regression Approach: Effect of Performance Measures, Calibration Set Size, and Sampling Method on Soil Organic Carbon Prediction Using VNIR Lab Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirag Rajendra Ternikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kalaiselvi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debsunder Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nagesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 257, pp.109150. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.25583-25604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2025.109150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3615516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097829v1</w:t>
+                <w:t xml:space="preserve">hal-05504582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global soil spectral grid based on space sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Frontiers in earth observation for global soil properties assessment linked to environmental and socio-economic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A.M. Demattê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodnei Rizzo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Raoul R. Poppiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jesus Macedo Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nícolas Augusto Rosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Jesus Macedo Novais</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178791⟩</w:t>
+              <w:t xml:space="preserve">The Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.100985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xinn.2025.100985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970167v1</w:t>
+                <w:t xml:space="preserve">hal-05199114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of short-term changes in soil clay content at field scale with Sentinel-2 enables mapping of the reservoir sediment reuse in cropland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Ruiz</w:t>
+                <w:t xml:space="preserve">Prediction of soil organic carbon stock along layers and profiles using Vis-NIR laboratory spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sekhar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dharumarajan</w:t>
+                <w:t xml:space="preserve">C.G. Kusuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vasundhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jethro Masika Tutondele</w:t>
+                <w:t xml:space="preserve">B. Kalaiselvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 464, pp.117630. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 257, pp.109150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2025.109150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395269v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of bottom sediment from reservoirs to cropland is a promising agroecological practice that must be rationalized</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
+                <w:t xml:space="preserve">A global soil spectral grid based on space sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A.M. Demattê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Amelin</w:t>
+                <w:t xml:space="preserve">Rodnei Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nícolas Augusto Rosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+                <w:t xml:space="preserve">Raul Roberto Poppiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jesus Macedo Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-92206-2⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 968, pp.178791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994473v1</w:t>
+                <w:t xml:space="preserve">hal-04970167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic solutions for generating new global soil information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reuse of bottom sediment from reservoirs to cropland is a promising agroecological practice that must be rationalized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Amelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Peng</w:t>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Ben-Dor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José A.M. Demattê</w:t>
+                <w:t xml:space="preserve">Juliette Gaab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xinn.2025.100839⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.7523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-92206-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994467v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing soil texture classification accuracy based on VNIR lab spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of short-term changes in soil clay content at field scale with Sentinel-2 enables mapping of the reservoir sediment reuse in cropland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternikar Chirag Rajendra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jethro Masika Tutondele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 263, pp.105419. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 464, pp.117630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075699v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of mid-infrared spectroscopy to the prediction and specification of pesticide sorption: A promising and cost-effective tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the utility of Munsell soil color in building and evaluating spectral models for soil clay content prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+                <w:t xml:space="preserve">M. Lalitha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vasundhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne-Chantal Thoisy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123566⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (4), pp.1186-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/saj2.20692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479136v1</w:t>
+                <w:t xml:space="preserve">hal-04616571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of spectral reduction techniques for endmember extraction in unmixing of hyperspectral images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nagesh D. Kumar</w:t>
+                <w:t xml:space="preserve">Visible and infrared lab spectroscopy for soil texture classification : analysis of entire spectra v/s reduced spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Ternikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nagesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.06.028⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, 101242 [21 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737974v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Prediction Models to Bare Soil Fractional Cover for Extending Topsoil Clay Content Mapping Based on AVIRIS-NG Hyperspectral Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Assessment of spectral reduction techniques for endmember extraction in unmixing of hyperspectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Baby George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirag Rajendra Ternikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridhee Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagesh D. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16061066⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (2), pp.1237-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541758v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing the Trajectory of Vis-NIR and MIR Spectroscopic Soil Studies in India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of mid-infrared spectroscopy to the prediction and specification of pesticide sorption: A promising and cost-effective tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweta Kumari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Kalaiselvi</w:t>
+                <w:t xml:space="preserve">Jeanne-Chantal Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lalitha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatja Samouelian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Indian Society of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (1), pp.23-34. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 345, pp.123566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/0974-0228.2024.00026.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830045v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the utility of Munsell soil color in building and evaluating spectral models for soil clay content prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dharumarajan</w:t>
+                <w:t xml:space="preserve">Adapting Prediction Models to Bare Soil Fractional Cover for Extending Topsoil Clay Content Mapping Based on AVIRIS-NG Hyperspectral Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Baby George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hegde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nagesh D Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88 (4), pp.1186-1199. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/saj2.20692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs16061066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616571v1</w:t>
+                <w:t xml:space="preserve">hal-04541758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible and infrared lab spectroscopy for soil texture classification : analysis of entire spectra v/s reduced spectra</w:t>
+                <w:t xml:space="preserve">Reviewing the Trajectory of Vis-NIR and MIR Spectroscopic Soil Studies in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. R. Ternikar</w:t>
+                <w:t xml:space="preserve">Sweta Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kalaiselvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lalitha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35, 101242 [21 p.]. </w:t>
+              <w:t xml:space="preserve">Journal of the Indian Society of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5958/0974-0228.2024.00026.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628101v1</w:t>
+                <w:t xml:space="preserve">hal-04830045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil order knowledge as a driver in soil properties estimation from Vis-NIR spectral data – Case study from northern Karnataka (India)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
+                <w:t xml:space="preserve">Mapping Brazilian soil mineralogy using proximal and remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nícolas Augusto Rosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A.M. Demattê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Roberto Poppiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manickam Lalitha</w:t>
+                <w:t xml:space="preserve">Nélida E.Q. Silvero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beeman Kalaiselvi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramakrishnappa Vasundhara</w:t>
+                <w:t xml:space="preserve">Heidy Rodriguez-Albarracin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2022.e00596⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 432, pp.116413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901428v1</w:t>
+                <w:t xml:space="preserve">hal-04049301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating additional spectroscopically inferred soil data improves the accuracy of digital soil mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songchao Chen</w:t>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+                <w:t xml:space="preserve">Manuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 433, pp.116467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Brazilian soil mineralogy using proximal and remote sensing data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raul Roberto Poppiel</w:t>
+                <w:t xml:space="preserve">Soil order knowledge as a driver in soil properties estimation from Vis-NIR spectral data – Case study from northern Karnataka (India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manickam Lalitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nélida E.Q. Silvero</w:t>
+                <w:t xml:space="preserve">Beeman Kalaiselvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidy Rodriguez-Albarracin</w:t>
+                <w:t xml:space="preserve">Ramakrishnappa Vasundhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 432, pp.116413. </w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.e00596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2022.e00596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049301v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil inorganic carbon, the other and equally important soil carbon pool : distribution, controlling factors, and the impact of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Sharififar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2694,51 +2694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2783,1196 +2783,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bare soil pixels identification on clay content mapping using airborne hyperspectral AVIRIS-NG data: Spectral Indices versus Spectral Unmixing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topsoil clay content mapping in croplands from Sentinel-2 data: Influence of atmospheric correction methods across a season time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manickam Lalitha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocarto International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10106049.2022.2102241⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 423, pp.115959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739957v1</w:t>
+                <w:t xml:space="preserve">hal-03697246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Atmospheric Correction Methods Parametrization on Soil Organic Carbon Estimation Based on Hyperion Hyperspectral Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pruthviraj Umesh</w:t>
+                <w:t xml:space="preserve">Impact of bare soil pixels identification on clay content mapping using airborne hyperspectral AVIRIS-NG data: Spectral Indices versus Spectral Unmixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Baby George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nagesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manickam Lalitha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (20), pp.5117. </w:t>
+              <w:t xml:space="preserve">Geocarto International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (27), pp.15912-15934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14205117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10106049.2022.2102241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889182v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topsoil clay content mapping in croplands from Sentinel-2 data: Influence of atmospheric correction methods across a season time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Atmospheric Correction Methods Parametrization on Soil Organic Carbon Estimation Based on Hyperion Hyperspectral Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prajwal Mruthyunjaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amba Shetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pruthviraj Umesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 423, pp.115959. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (20), pp.5117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14205117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697246v1</w:t>
+                <w:t xml:space="preserve">hal-03889182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2 images to assess soil surface characteristics over a rainfed Mediterranean cropping system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using PRISMA Hyperspectral Satellite Imagery and GIS Approaches for Soil Fertility Mapping (FertiMap) in Northern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dino Ienco</w:t>
+                <w:t xml:space="preserve">Abdelghani Chehbouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Feurer</w:t>
+                <w:t xml:space="preserve">Driss Dhiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakia Jenhaoui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed El Gharous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 213, pp.#106152. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (16), pp.4080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14164080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604497v1</w:t>
+                <w:t xml:space="preserve">hal-03798974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite Multi-Sensor Data Fusion for Soil Clay Mapping Based on the Spectral Index and Spectral Bands Approaches</w:t>
+                <w:t xml:space="preserve">Diffuse reflectance spectroscopy for estimating soil properties: A technology for the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Gasmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
+                <w:t xml:space="preserve">Raphael Viscarra Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Chehbouni</w:t>
+                <w:t xml:space="preserve">Thorsten Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Ben-Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chabrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Dhiba</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Alexandre Melo Demattê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14051103⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708710v1</w:t>
+                <w:t xml:space="preserve">hal-03738798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using carbonate absorbance peak to select the most suitable regression model before predicting soil inorganic carbon concentration by mid-infrared reflectance spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
+                <w:t xml:space="preserve">The Brazilian Soil Spectral Service (BraSpecS): A User-Friendly System for Global Soil Spectra Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Demattê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+                <w:t xml:space="preserve">Ariane Francine da Silveira Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Roberto Poppiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nícolas Augusto Rosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Moulin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Fernando Chimelo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115403⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14030740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332031v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brazilian Soil Spectral Service (BraSpecS): A User-Friendly System for Global Soil Spectra Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using carbonate absorbance peak to select the most suitable regression model before predicting soil inorganic carbon concentration by mid-infrared reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Demattê</w:t>
+                <w:t xml:space="preserve">Patricia Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Francine da Silveira Paiva</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard G. Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14030740⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 405, pp.115403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708801v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse reflectance spectroscopy for estimating soil properties: A technology for the 21st century</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satellite Multi-Sensor Data Fusion for Soil Clay Mapping Based on the Spectral Index and Spectral Bands Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Dhiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Elfil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13271⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14051103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738798v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using PRISMA Hyperspectral Satellite Imagery and GIS Approaches for Soil Fertility Mapping (FertiMap) in Northern Morocco</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sentinel-2 images to assess soil surface characteristics over a rainfed Mediterranean cropping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss Dhiba</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Sani Aboubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Gharous</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zakia Jenhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (16), pp.4080. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.#106152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14164080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798974v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t>
               </w:r>
@@ -4083,103 +4083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of soil hydraulic properties using VIS-NIR spectral data in semi- arid region of Northern Karnataka Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dharumarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lalitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vasundhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kalaiselvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma Régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, </w:t>
@@ -4217,64 +4217,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral assessment of soil properties in semi-arid tropical regions of southern Karnataka Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lalitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dharumarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4351,51 +4351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean spectral reflectance from bare soil pixels along a Landsat-TM time series to increase both the prediction accuracy of soil clay content and mapping coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,51 +4632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dharumarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5013,64 +5013,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of soil organic and inorganic carbon concentrations in Tunisian samples by mid-infrared reflectance spectroscopy using a French national library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bouferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,51 +5134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5262,2294 +5262,2294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Sentinel-2 time-series images for classification and uncertainty analysis of inherent biophysical property: case of soil texture mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentinel-2 image capacities to predict common topsoil properties of temperate and Mediterranean agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (5), pp.20. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp.21-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11050565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609202v1</w:t>
+                <w:t xml:space="preserve">hal-01990153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging spectroscopy for soil mapping and monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
+                <w:t xml:space="preserve">S. Chabrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Roman Dobarco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">E. Ben-Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cierniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of the Workshop on Exploring the Earth's Ecosystems on a Global Scale - Requirements, Capabilities and Directions in Space borne Imaging Spectroscopy, 40, pp.361-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09524-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626187v1</w:t>
+                <w:t xml:space="preserve">hal-02735880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging spectroscopy for soil mapping and monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Ben-Dor</w:t>
+                <w:t xml:space="preserve">How far can the uncertainty on a Digital Soil Map be known?: A numerical experiment using pseudo values of clay content obtained from Vis-SWIR hyperspectral imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cierniewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Schmid</w:t>
+                <w:t xml:space="preserve">Manuel P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09524-0⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 337, pp.1320-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735880v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How far can the uncertainty on a Digital Soil Map be known?: A numerical experiment using pseudo values of clay content obtained from Vis-SWIR hyperspectral imagery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
+                <w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel P. Martin</w:t>
+                <w:t xml:space="preserve">Mercedes Roman Dobarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 337, pp.1320-1328. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058231v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of the terrestrial carbon cycle: A review of advances over 50 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Sentinel-2 time-series images for classification and uncertainty analysis of inherent biophysical property: case of soil texture mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingfeng Xiao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey A. Hicke</w:t>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2019.111383⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11050565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628929v1</w:t>
+                <w:t xml:space="preserve">hal-02609202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Acquisition Date on the Prediction Performance of Topsoil Organic Carbon from Sentinel-2 for Croplands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+                <w:t xml:space="preserve">Remote sensing of the terrestrial carbon cycle: A review of advances over 50 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfeng Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Jeffrey A. Hicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (18), pp.2143. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 233, 37 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11182143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2019.111383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332561v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface soil clay content mapping at large scales using multispectral (VNIR-SWIR) ASTER data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Gasmi</w:t>
+                <w:t xml:space="preserve">The Impact of Acquisition Date on the Prediction Performance of Topsoil Organic Carbon from Sentinel-2 for Croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431161.2018.1528018⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (18), pp.2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11182143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619303v1</w:t>
+                <w:t xml:space="preserve">hal-02332561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2 image capacities to predict common topsoil properties of temperate and Mediterranean agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+                <w:t xml:space="preserve">Surface soil clay content mapping at large scales using multispectral (VNIR-SWIR) ASTER data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223, pp.21-33. </w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (4), pp.1506-1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2019.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2018.1528018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990153v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+                <w:t xml:space="preserve">Hybrid atmospheric correction algorithms and evaluation on VNIR/SWIR Hyperion satellite data for soil organic carbon prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molenat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sukumaran Minu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amba Shetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (22), pp.8246-8270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2018.1483087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949323v1</w:t>
+                <w:t xml:space="preserve">hal-02623325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of the spatial extent for using soil properties estimated by laboratory VNIR/SWIR spectroscopy: Examples of the clay and calcium carbonate content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 330, pp.244-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969966v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid atmospheric correction algorithms and evaluation on VNIR/SWIR Hyperion satellite data for soil organic carbon prediction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431161.2018.1483087⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623325v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the spatial extent for using soil properties estimated by laboratory VNIR/SWIR spectroscopy: Examples of the clay and calcium carbonate content</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E Hartemink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Minasny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 330, pp.244-253. </w:t>
+              <w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626413v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of clay content prediction to spectral configuration of VNIR/SWIR imaging data, from multispectral to hyperspectral scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clay content mapping from airborne hyperspectral Vis-NIR data by transferring a laboratory regression model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinan Bacha</w:t>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Driessen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.047⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 298, pp.54-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118865v1</w:t>
+                <w:t xml:space="preserve">hal-01600953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of soil aggregate stability at the scale of an agricultural region in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Annabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 153, pp.157 - 167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catena.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of atmospheric correction algorithms in the prediction of soil organic carbon from Hyperion data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of clay content prediction to spectral configuration of VNIR/SWIR imaging data, from multispectral to hyperspectral scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine R.M. Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Minu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sinan Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Driessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431161.2017.1354265⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.18-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620215v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining measured sites, soilscapes map and soil sensing for mapping soil properties of a region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of atmospheric correction algorithms in the prediction of soil organic carbon from Hyperion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+                <w:t xml:space="preserve">S. Minu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amba Shetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budiman Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 300, pp.64-73. </w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (23), pp.6435-6456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2017.1354265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510132v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive ability of soil properties to spectral degradation from laboratory Vis-NIR spectroscopy data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining measured sites, soilscapes map and soil sensing for mapping soil properties of a region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gorretta</w:t>
+                <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Roger</w:t>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 288, pp.143-153. </w:t>
+              <w:t xml:space="preserve">, 2017, 300, pp.64-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581442v1</w:t>
+                <w:t xml:space="preserve">hal-01510132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay content mapping from airborne hyperspectral Vis-NIR data by transferring a laboratory regression model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive ability of soil properties to spectral degradation from laboratory Vis-NIR spectroscopy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine R.M. Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Nouri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+                <w:t xml:space="preserve">N. Gorretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 298, pp.54-66. </w:t>
+              <w:t xml:space="preserve">, 2017, 288, pp.143-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600953v1</w:t>
+                <w:t xml:space="preserve">hal-01581442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCA and SVM as geo-computational methods for geological mapping in the southern of Tunisia, using ASTER remote sensing data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7629,144 +7629,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using legacy data for correction of soil surface clay content predicted from VNIR/SWIR hyperspectral airborne images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-blind source separation for the estimation of the clay content over semi-vegetated areas using VNIR/SWIR hyperspectral airborne data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asa Gholizadeh</w:t>
+                <w:t xml:space="preserve">W. Ouerghemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubos Boruvka</w:t>
+                <w:t xml:space="preserve">S. Naceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 276, pp.84-92. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 181, pp.251 - 263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637539v1</w:t>
+                <w:t xml:space="preserve">hal-01936471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global spectral library to characterize the world's soil</w:t>
               </w:r>
@@ -7778,51 +7778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Viscarra Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ben-Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,174 +7880,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-blind source separation for the estimation of the clay content over semi-vegetated areas using VNIR/SWIR hyperspectral airborne data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using legacy data for correction of soil surface clay content predicted from VNIR/SWIR hyperspectral airborne images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ouerghemmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Gomez</w:t>
+                <w:t xml:space="preserve">Asa Gholizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Naceur</w:t>
+                <w:t xml:space="preserve">Lubos Boruvka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 181, pp.251 - 263. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 276, pp.84-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936471v1</w:t>
+                <w:t xml:space="preserve">hal-02637539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral-spatial unmixing approaches in hyperspectral VNIR/SWIR imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8120,51 +8120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 156, pp.58-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8439,315 +8439,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Vis-NIR hyperspectral imagery and legacy measured soil profiles to map subsurface soil properties in a Mediterranean area (Cap-Bon, Tunisia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+                <w:t xml:space="preserve">Laboratory Vis-NIR spectroscopy as an alternative method for estimating the soil aggregate stability indexes of Mediterranean soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Ruth Sneep</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien D. Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 209, pp.168 - 176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.06.005⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 209, pp.86 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650133v1</w:t>
+                <w:t xml:space="preserve">hal-02650132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Vis-NIR spectroscopy as an alternative method for estimating the soil aggregate stability indexes of Mediterranean soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Vis-NIR hyperspectral imagery and legacy measured soil profiles to map subsurface soil properties in a Mediterranean area (Cap-Bon, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Ruth Sneep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 209, pp.86 - 97. </w:t>
+              <w:t xml:space="preserve">, 2013, 209, pp.168 - 176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650132v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting, correcting and interpreting the biases of measured soil profile data: A case study in the Cap Bon Region (Tunisia)</w:t>
               </w:r>
@@ -8880,51 +8880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using scattered hyperspectral imagery data to map the soil properties of a region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9010,51 +9010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 189-190, pp.176-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9100,77 +9100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying blind source separation on hyperspectral data for clay content estimation over partially vegetated surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ouerghemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9211,1208 +9211,1208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and monitoring of soil quality using near-infrared reflectance spectroscopy (NIRS)</w:t>
+                <w:t xml:space="preserve">Assessment and monitoring of soil quality using near infrared reflectance spectroscopy (NIRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cécillon</w:t>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. G. Barthès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Gomez</w:t>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 60 (5), pp.770-784</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 60 (5), pp.770-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01178.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00547585v1</w:t>
+                <w:t xml:space="preserve">hal-00396538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and monitoring of soil quality using near infrared reflectance spectroscopy (NIRS)</w:t>
+                <w:t xml:space="preserve">Assessment and monitoring of soil quality using near-infrared reflectance spectroscopy (NIRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
+                <w:t xml:space="preserve">L. Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. G. Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 60 (5), pp.770-784. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 60 (5), pp.770-784</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396538v2</w:t>
+                <w:t xml:space="preserve">halshs-00547585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic carbon prediction by hyperspectral remote sensing and field vis-NIR spectroscopy: An Australian case study</w:t>
+                <w:t xml:space="preserve">Continuum removal method versus PLSR method for Clay and Calcium carbonate contents estimation by laboratory and airborne hyperspectral measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alex B. Mcbratney</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 146 (3-4), pp.403-411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.06.011⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 148 (2), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667854v1</w:t>
+                <w:t xml:space="preserve">hal-02668858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy of Terra Meridiani and western Arabia Terra from OMEGA/MEx and implications for their formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Arvidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poulet</w:t>
+                <w:t xml:space="preserve">R.V. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bibring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 195 (1), pp.106-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum removal method versus PLSR method for Clay and Calcium carbonate contents estimation by laboratory and airborne hyperspectral measurements</w:t>
+                <w:t xml:space="preserve">Soil organic carbon prediction by hyperspectral remote sensing and field vis-NIR spectroscopy: An Australian case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael .A Viscarra Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex B. Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 148 (2), pp.141-148. </w:t>
+              <w:t xml:space="preserve">, 2008, 146 (3-4), pp.403-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668858v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicates in the Mawrth Vallis region of Mars</w:t>
+                <w:t xml:space="preserve">Hydration state of the Martian surface as seen by Mars Express OMEGA: 1. Analysis of the 3 μ m hydration feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loizeau</w:t>
+                <w:t xml:space="preserve">D. Jouglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mangold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Poulet</w:t>
+                <w:t xml:space="preserve">R. Milliken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Mustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.‐p. Bibring</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (E8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JE002877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006JE002846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439187v1</w:t>
+                <w:t xml:space="preserve">hal-04439190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-FindR method versus independent component analysis for lithological identification in hyperspectral imagery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phyllosilicates in the Mawrth Vallis region of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+                <w:t xml:space="preserve">D. Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Allemand</w:t>
+                <w:t xml:space="preserve">N. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐p. Bibring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Gendrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431160701227679⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (E8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JE002877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00273351v1</w:t>
+                <w:t xml:space="preserve">hal-04439187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martian surface mineralogy from Observatoire pour la Minéralogie, l'Eau, les Glaces et l'Activité on board the Mars Express spacecraft (OMEGA/MEx): Global mineral maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-FindR method versus independent component analysis for lithological identification in hyperspectral imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.‐p. Bibring</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Langevin</w:t>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gondet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JE002840⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (23), pp.5315-5338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160701227679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04439179v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00273351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration state of the Martian surface as seen by Mars Express OMEGA: 1. Analysis of the 3 μ m hydration feature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Martian surface mineralogy from Observatoire pour la Minéralogie, l'Eau, les Glaces et l'Activité on board the Mars Express spacecraft (OMEGA/MEx): Global mineral maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐p. Bibring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jouglet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Poulet</w:t>
+                <w:t xml:space="preserve">Y. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Milliken</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.‐p. Bibring</w:t>
+                <w:t xml:space="preserve">B. Gondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (E8), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JE002840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JE002846⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439190v1</w:t>
+                <w:t xml:space="preserve">hal-04439179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global mineralogical and aqueous mars history derived from OMEGA/Mars express data</w:t>
               </w:r>
@@ -10532,103 +10532,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllosilicates on Mars and implications for early martian climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bibring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 438 (7068), pp.623-627. </w:t>
@@ -10691,77 +10691,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ASTER remote sensing data set for geological mapping, in Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wackerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10934,51 +10934,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la spectroscopie Infra-rouge pour estimer les coefficients de sorption de pesticides sur les sols et leur variabilité dans les bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11383,51 +11383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zamir Libohova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Minasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11463,390 +11463,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India).</w:t>
+                <w:t xml:space="preserve">Prédire la teneur en C inorganique d'un sol par spectrométrie Moyen-Infrarouge (MIRS) : Utilisation du pic d'absorption des carbonates pour sélectionner le modèle de prédiction le plus approprié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard G. Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Journées d'Etude des Sols (JES 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol, Jun 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03669264v1</w:t>
+                <w:t xml:space="preserve">hal-03266726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using carbonate absorbance peak to select the most suitable regression model before predicting soil inorganic carbon concentration by mid-infrared reflectance spectroscopy</w:t>
+                <w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharumarajan Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Göttingen, Germany</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541610v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire la teneur en C inorganique d'un sol par spectrométrie Moyen-Infrarouge (MIRS) : Utilisation du pic d'absorption des carbonates pour sélectionner le modèle de prédiction le plus approprié</w:t>
+                <w:t xml:space="preserve">Using carbonate absorbance peak to select the most suitable regression model before predicting soil inorganic carbon concentration by mid-infrared reflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard G. Barthès</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées d'Etude des Sols (JES 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266726v1</w:t>
+                <w:t xml:space="preserve">hal-03541610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of terrestrial carbon stocks from regional to agricultural landscapes using SMAP-L4 Carbon Net Ecosystem Exchange dataset: review and application (Maradi, Republic of Niger)</w:t>
               </w:r>
@@ -11884,51 +11884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Annual Meeting of the Mediterranean Geosciences Union - Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Istanbul, Turkey</w:t>
@@ -11951,519 +11951,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of soil organic and inorganic carbon concentrations in Tunisian samples by mid-infrared reflectance spectroscopy using a French national library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+                <w:t xml:space="preserve">PLSR Method for Contaminating Mineral Content Prediction from Field Hyperspectral Reflectance: A Case Study of Hammam Zriba Mining Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Dkhala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Mezned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadi Abdeljaouad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.1861-1864, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541581v1</w:t>
+                <w:t xml:space="preserve">hal-03235765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLSR Method for Contaminating Mineral Content Prediction from Field Hyperspectral Reflectance: A Case Study of Hammam Zriba Mining Area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nouha Mezned</w:t>
+                <w:t xml:space="preserve">Prediction of soil organic and inorganic carbon concentrations in Tunisian samples by mid-infrared reflectance spectroscopy using a French national library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bouferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Hmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. pp.D2103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03235765v1</w:t>
+                <w:t xml:space="preserve">hal-03541581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of acquisition date on the prediction performance of topsoil organic carbon from single date or multidate Sentinel-2 images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote sensing data integration for soil clay content prediction at a national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Roman Dobarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788304v1</w:t>
+                <w:t xml:space="preserve">hal-02787593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing data integration for soil clay content prediction at a national scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of acquisition date on the prediction performance of topsoil organic carbon from single date or multidate Sentinel-2 images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787593v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaicking approaches for predicting topsoil organic carbon content from sentinel-2 time series</w:t>
               </w:r>
@@ -12564,398 +12564,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Uncertainty on a Digital Soil Map: a sensitivity analysis on the uncertainty indicators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Martin</w:t>
+                <w:t xml:space="preserve">European hyperspectral explorer : Hypex-2. Monitoring anthropogenic influences in critical zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory P. Asner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Bajjouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chabrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometrics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t>
+              <w:t xml:space="preserve">10. EARSeL SIG Imaging Spectroscopy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Zürich, Switzerland. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606623v1</w:t>
+                <w:t xml:space="preserve">hal-02787953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of SENTINEL-2 images for predicting common topsoil properties over Temperate and Mediterranean agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+                <w:t xml:space="preserve">Assessment of Uncertainty on a Digital Soil Map: a sensitivity analysis on the uncertainty indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Pedometrics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605281v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European hyperspectral explorer : Hypex-2. Monitoring anthropogenic influences in critical zones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Touria Bajjouk</w:t>
+                <w:t xml:space="preserve">Potential of SENTINEL-2 images for predicting common topsoil properties over Temperate and Mediterranean agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Carrère</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. EARSeL SIG Imaging Spectroscopy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Zürich, Switzerland. 11 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787953v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay contents predicted from hyperspectral vnir/swir imagery, under different atmospheric conditions and spatial resolutions</w:t>
               </w:r>
@@ -12993,51 +12993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Workshop on Hyperspectral Image and Signal Processing - Evolution in</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13056,632 +13056,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using legacy soil data for standardizing predictions of topsoil clay content obtained from vnir/Swir hyperspectral airborne images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-blind source separation for estimation of clay content over semi-vegetated areas, from vnir/swir hyperspectral airborne data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ouerghemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lubos Boruvka</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmi Naceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, La Grande-Motte, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-439-2015⟩</w:t>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Sep 2015, La Grande-Motte, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-413-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738765v1</w:t>
+                <w:t xml:space="preserve">hal-02743642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-blind source separation for estimation of clay content over semi-vegetated areas, from vnir/swir hyperspectral airborne data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using legacy soil data for standardizing predictions of topsoil clay content obtained from vnir/Swir hyperspectral airborne images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Selmi Naceur</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asa Gholizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubos Boruvka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Sep 2015, La Grande-Motte, France. </w:t>
+              <w:t xml:space="preserve">, Sep 2015, La Grande-Motte, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-413-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-439-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743642v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Landscape Mosaics of medIteranean Rainfed Agrosystems for a sustainable management of crop production, water and soil resources: the ALMIRA project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of soil property prediction obtained from hyperspectral VIS-NIR imagery to atmospheric effects and degradation in image spatial resolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacob</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosa Oltra-Carrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">3. colloque scientifique SFPT-GH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526015v1</w:t>
+                <w:t xml:space="preserve">hal-02741313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French proposal for a high spatial resolution hyperspectral mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting Landscape Mosaics of medIteranean Rainfed Agrosystems for a sustainable management of crop production, water and soil resources: the ALMIRA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Carrere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourguignon</w:t>
+                <w:t xml:space="preserve">H. Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Australia</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741753v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of soil property prediction obtained from hyperspectral VIS-NIR imagery to atmospheric effects and degradation in image spatial resolutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
+                <w:t xml:space="preserve">The French proposal for a high spatial resolution hyperspectral mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Oltra-Carrio</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. colloque scientifique SFPT-GH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741313v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Vis-NIR hyperspectral data to map topsoil properties over bare soils in the Cap Bon region, Tunisia</w:t>
               </w:r>
@@ -13797,64 +13797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13974,103 +13974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and monitoring of soil conditions using indexes based on near infrared reflectance (NIR) spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vienna, Austria. pp.103 (résumé)</w:t>
@@ -14091,400 +14091,525 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bialkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t>
+              <w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982466v1</w:t>
+                <w:t xml:space="preserve">hal-05571009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in remote sensing of cultivated landscapes at LISAH</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bialkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CRITEX, EQUIPEX - Investissements d'Avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rennes, France. 2016</w:t>
+              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381254v1</w:t>
+                <w:t xml:space="preserve">hal-03982466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Advances in remote sensing of cultivated landscapes at LISAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées CRITEX, EQUIPEX - Investissements d'Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rennes, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des incertitudes associées aux prédictions de la teneur en argile obtenues par imagerie hyperspectrale Vis-NIR aéroportée (0.4-2.5µm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. colloque scientifique SFPT-GH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Porquerolles, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14494,337 +14619,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vis-NIR-SWIR remote sensing products as new soil data for digital soil mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2018, 978-3-319-63439-5; 978-3-319-63437-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63439-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-spatial unmixing approaches in hyperspectral VNIR/SWIR imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of primary soil properties using optical visible and near infrared (Vis-NIR) remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resolving spectral mixtures: With applications from ultrafast time-resolved spectroscopy to super-resolution imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 30, 2016, Data Handling in Science and Technology, 978-0-444-63644-7 978-0-444-63638-6. </w:t>
+              <w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-444-63638-6.00018-8⟩</w:t>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9781785481031 9780081011836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-103-1.50001-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795208v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of primary soil properties using optical visible and near infrared (Vis-NIR) remote sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral-spatial unmixing approaches in hyperspectral VNIR/SWIR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie J. B. Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resolving spectral mixtures: With applications from ultrafast time-resolved spectroscopy to super-resolution imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, 2016, Data Handling in Science and Technology, 978-0-444-63644-7 978-0-444-63638-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-444-63638-6.00018-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02800795v1</w:t>
+                <w:t xml:space="preserve">hal-02795208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can GlobalSoilMap expect from Vis-NIR HyperSpectral Imagery in the near future? . :.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14840,194 +14965,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSoilMap: basiss of the global spatial soil information system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2014, 13-978-1-315-77558-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of hyperspectral imagery for digital soil mapping in mediterranean areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Soil Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 435 p., 2010, Progress in Soil Science, 978-90-481-8863-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-8863-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15037,51 +15162,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie numérique des sols à partir d’images hyperspectrales pour la modélisation environnementale en région méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15090,94 +15215,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Mechlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15187,171 +15312,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiels des données de télédétection multisources pour la cartographie géologique : Application à la région de Rehoboth (Namibie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université Claude Bernard - Lyon I, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiels des données de télédétection multisources pour la cartographie géologique : Application à la région de Rehoboth (Namibie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Claude Bernard - Lyon I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00665112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15361,153 +15486,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude physico-chimique des surfaces continentales par imagerie Vis-PIR (400 – 2500 nm).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Montpellier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02787722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude physico-chimique des surfaces continentales par imagerie Vis-PIR (400-2500 nm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des sols. Université Montpellier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01885828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15517,118 +15642,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et analyse de changements spectraux sur une chronique de données Sentinel-2: Peut-on spatialiser des trajectoires d'états de surface ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tshibanda Nkolongo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agronomie. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId467"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15696,51 +15821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB447A3D"/>
+    <w:nsid w:val="F5DE88F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15927,51 +16052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2986-430X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087120291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Rajendra Ternikar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debsunder Dutta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nagesh Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3615516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kusuma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dharumarajan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasundhara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manjunatha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul R. Poppiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jesus Macedo Novais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas Augusto Rosin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100985" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Kusuma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kalaiselvi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnei Rizzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Roberto Poppiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178791" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Masika Tutondele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117630" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92206-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ben-Dor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Biswas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100839" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternikar Chirag Rajendra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105419" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Thoisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samouelian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Baby George" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridhee Ghosh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh D. Kumar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.06.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh D Kumar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16061066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweta Kumari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalitha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-0228.2024.00026.3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hegde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20692" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Ternikar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101242" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Lalitha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beeman Kalaiselvi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishnappa Vasundhara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00596" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116467" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049301v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida E.Q. Silvero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Rodriguez-Albarracin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116413" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sharififar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Jang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2102241" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Mruthyunjaya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amba Shetty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruthviraj Umesh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697246v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115959" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Sani Aboubacar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106152" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gasmi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Dhiba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Elfil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14051103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115403" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dematt&#234;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Francine da Silveira Paiva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Chimelo Ruiz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030740" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viscarra Rossel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Behrens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alexandre Melo Dematt&#234;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13271" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gharous" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164080" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00475" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Hegde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Koyal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2134565" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Zouari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laamrani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114864" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102277" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00389" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Dkhala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Mezned" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140160" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nkuba-Kasanda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouferra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Hmaidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114469" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050565" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735880v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrillat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben-Dor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cierniewski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09524-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628929v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Xiao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guanter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Hicke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111383" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182143" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2018.1528018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990153v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumaran Minu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2018.1483087" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626413v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.06.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118865v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R.M. Adeline" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Bacha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Driessen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.02.010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620215v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1354265" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.011" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581442v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.11.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600953v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.03.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606255v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2791-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637539v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Gholizadeh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Boruvka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.04.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962141v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behrens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brown" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.01.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936471v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naceur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.04.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00018-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drost" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.09.032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briottet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.02.019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.016" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ruth Sneep" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX78X6G8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650132v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annabi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ5FDMZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.07.022" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monestiez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01409.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDQNXBS1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.04.019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#233;not" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396538v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01178.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667854v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael .A Viscarra Rossel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.06.011" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZ4Z0QP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439199v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Arvidson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Morris" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bibring" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.11.031" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94LBKZ60-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668858v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.09.016" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WVQZ6MV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439187v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Bibring" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gendrin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002877" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00273351v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701227679" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439179v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002840" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WF2BN29-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439190v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouglet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milliken" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002846" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363634v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mustard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Arvidson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1122659" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439162v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04274" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-790NQJK4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102196v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wackerle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.08.042" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G0DGZTF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198745v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Espadaler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gomez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214770v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438779v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313476v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669264v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharumarajan Subramanian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8125" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541610v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266726v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345957v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Soufianou Sadda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541581v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235765v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323983" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788304v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ali" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789534v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606623v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605281v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787953v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Asner" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#232;re" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740048v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carrio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738765v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-439-2015" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743642v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmi Naceur" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-413-2015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741753v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741313v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745869v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bacha, S." TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12728-76" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748233v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627735v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744384v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785253v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63439-5_13" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795208v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J. B. Gorretta" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63638-6.00018-8" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800795v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/412699.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-103-1.50001-7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795096v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137201v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008556v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665112v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787722v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885828v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858893v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tshibanda Nkolongo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2986-430X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087120291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternikar Chirag Rajendra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nagesh Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105419" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ben-Dor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Biswas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kusuma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dharumarajan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasundhara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manjunatha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Rajendra Ternikar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debsunder Dutta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3615516" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul R. Poppiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jesus Macedo Novais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas Augusto Rosin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100985" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Kusuma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kalaiselvi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109150" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnei Rizzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Roberto Poppiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92206-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Masika Tutondele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117630" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalitha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hegde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Ternikar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101242" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Baby George" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridhee Ghosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh D. Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.06.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Thoisy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samouelian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh D Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16061066" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweta Kumari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-0228.2024.00026.3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida E.Q. Silvero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Rodriguez-Albarracin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116413" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102474v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116467" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Lalitha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beeman Kalaiselvi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishnappa Vasundhara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00596" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sharififar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Jang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2102241" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Mruthyunjaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amba Shetty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruthviraj Umesh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205117" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gasmi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Dhiba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gharous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viscarra Rossel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Behrens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alexandre Melo Dematt&#234;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13271" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708801v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dematt&#234;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Francine da Silveira Paiva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Chimelo Ruiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030740" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115403" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Elfil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14051103" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Sani Aboubacar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106152" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00475" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Hegde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Koyal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2134565" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Zouari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laamrani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114864" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102277" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00389" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Dkhala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Mezned" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140160" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nkuba-Kasanda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouferra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Hmaidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114469" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrillat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben-Dor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cierniewski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09524-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050565" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Xiao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guanter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Hicke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111383" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332561v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182143" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619303v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2018.1528018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumaran Minu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2018.1483087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.06.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.03.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470951v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.02.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118865v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R.M. Adeline" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Bacha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Driessen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.047" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620215v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1354265" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581442v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.11.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606255v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2791-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naceur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.04.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962141v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behrens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brown" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.01.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637539v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Gholizadeh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Boruvka" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.04.019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00018-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drost" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.09.032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briottet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.02.019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.016" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annabi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ5FDMZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ruth Sneep" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX78X6G8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.07.022" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monestiez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01409.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDQNXBS1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.04.019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396538v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#233;not" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01178.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547585v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668858v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.09.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WVQZ6MV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439199v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Arvidson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Morris" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bibring" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.11.031" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94LBKZ60-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667854v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael .A Viscarra Rossel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.06.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZ4Z0QP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439190v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouglet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milliken" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Bibring" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002846" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439187v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gendrin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002877" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00273351v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701227679" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439179v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002840" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WF2BN29-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363634v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mustard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Arvidson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1122659" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439162v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04274" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-790NQJK4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102196v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wackerle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.08.042" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G0DGZTF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198745v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Espadaler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gomez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214770v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438779v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313476v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266726v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669264v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharumarajan Subramanian" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8125" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541610v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345957v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Soufianou Sadda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235765v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323983" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541581v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788304v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ali" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789534v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787953v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Asner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606623v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605281v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740048v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carrio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743642v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmi Naceur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-413-2015" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-439-2015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741313v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741753v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745869v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bacha, S." TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12728-76" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748233v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627735v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744384v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785253v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63439-5_13" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800795v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/412699.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-103-1.50001-7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795208v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J. B. Gorretta" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63638-6.00018-8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795096v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137201v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008556v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665112v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787722v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885828v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858893v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tshibanda Nkolongo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>