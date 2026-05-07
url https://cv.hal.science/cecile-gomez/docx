--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -414,51 +414,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A.M. Demattê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.100839. </w:t>
+              <w:t xml:space="preserve">, 2025, 6 (5), pp.100839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xinn.2025.100839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -548,51 +548,51 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manjunatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 36 (15), pp.5313-5323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ldr.70007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1624,308 +1624,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of spectral reduction techniques for endmember extraction in unmixing of hyperspectral images</w:t>
+                <w:t xml:space="preserve">Application of mid-infrared spectroscopy to the prediction and specification of pesticide sorption: A promising and cost-effective tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Baby George</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chirag Rajendra Ternikar</w:t>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridhee Ghosh</w:t>
+                <w:t xml:space="preserve">Jeanne-Chantal Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagesh D. Kumar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatja Samouelian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 73 (2), pp.1237-1251. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 345, pp.123566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.06.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737974v1</w:t>
+                <w:t xml:space="preserve">hal-04479136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of mid-infrared spectroscopy to the prediction and specification of pesticide sorption: A promising and cost-effective tool</w:t>
+                <w:t xml:space="preserve">Assessment of spectral reduction techniques for endmember extraction in unmixing of hyperspectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+                <w:t xml:space="preserve">Elizabeth Baby George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirag Rajendra Ternikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne-Chantal Thoisy</w:t>
+                <w:t xml:space="preserve">Ridhee Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagesh D. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 345, pp.123566. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (2), pp.1237-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479136v1</w:t>
+                <w:t xml:space="preserve">hal-03737974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Prediction Models to Bare Soil Fractional Cover for Extending Topsoil Clay Content Mapping Based on AVIRIS-NG Hyperspectral Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Baby George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,295 +2247,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating additional spectroscopically inferred soil data improves the accuracy of digital soil mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil order knowledge as a driver in soil properties estimation from Vis-NIR spectral data – Case study from northern Karnataka (India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songchao Chen</w:t>
+                <w:t xml:space="preserve">Manickam Lalitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+                <w:t xml:space="preserve">Beeman Kalaiselvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
+                <w:t xml:space="preserve">Ramakrishnappa Vasundhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116467⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.e00596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2022.e00596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102474v1</w:t>
+                <w:t xml:space="preserve">hal-03901428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil order knowledge as a driver in soil properties estimation from Vis-NIR spectral data – Case study from northern Karnataka (India)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+                <w:t xml:space="preserve">Integrating additional spectroscopically inferred soil data improves the accuracy of digital soil mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramakrishnappa Vasundhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32, pp.e00596. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 433, pp.116467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2022.e00596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901428v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil inorganic carbon, the other and equally important soil carbon pool : distribution, controlling factors, and the impact of climate change</w:t>
               </w:r>
@@ -2694,51 +2694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2919,51 +2919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of bare soil pixels identification on clay content mapping using airborne hyperspectral AVIRIS-NG data: Spectral Indices versus Spectral Unmixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Baby George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,51 +2971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nagesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manickam Lalitha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geocarto International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (27), pp.15912-15934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3424,555 +3424,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brazilian Soil Spectral Service (BraSpecS): A User-Friendly System for Global Soil Spectra Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellite Multi-Sensor Data Fusion for Soil Clay Mapping Based on the Spectral Index and Spectral Bands Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Dhiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Demattê</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamza Elfil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14030740⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14051103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708801v1</w:t>
+                <w:t xml:space="preserve">hal-03708710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using carbonate absorbance peak to select the most suitable regression model before predicting soil inorganic carbon concentration by mid-infrared reflectance spectroscopy</w:t>
+                <w:t xml:space="preserve">Sentinel-2 images to assess soil surface characteristics over a rainfed Mediterranean cropping system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Sani Aboubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+                <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Moulin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zakia Jenhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115403⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.#106152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332031v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite Multi-Sensor Data Fusion for Soil Clay Mapping Based on the Spectral Index and Spectral Bands Approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using carbonate absorbance peak to select the most suitable regression model before predicting soil inorganic carbon concentration by mid-infrared reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss Dhiba</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Elfil</w:t>
+                <w:t xml:space="preserve">Patricia Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard G. Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14051103⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 405, pp.115403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708710v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2 images to assess soil surface characteristics over a rainfed Mediterranean cropping system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Brazilian Soil Spectral Service (BraSpecS): A User-Friendly System for Global Soil Spectra Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dino Ienco</w:t>
+                <w:t xml:space="preserve">José Demattê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Feurer</w:t>
+                <w:t xml:space="preserve">Ariane Francine da Silveira Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Roberto Poppiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nícolas Augusto Rosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakia Jenhaoui</w:t>
+                <w:t xml:space="preserve">Luis Fernando Chimelo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 213, pp.#106152. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14030740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604497v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t>
               </w:r>
@@ -5013,64 +5013,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of soil organic and inorganic carbon concentrations in Tunisian samples by mid-infrared reflectance spectroscopy using a French national library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bouferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,51 +5134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,295 +5647,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Songchao Chen</w:t>
+                <w:t xml:space="preserve">Use of Sentinel-2 time-series images for classification and uncertainty analysis of inherent biophysical property: case of soil texture mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11050565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626187v1</w:t>
+                <w:t xml:space="preserve">hal-02609202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Sentinel-2 time-series images for classification and uncertainty analysis of inherent biophysical property: case of soil texture mapping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+                <w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Mercedes Roman Dobarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (5), pp.20. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11050565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609202v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of the terrestrial carbon cycle: A review of advances over 50 years</w:t>
               </w:r>
@@ -6880,295 +6880,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of soil aggregate stability at the scale of an agricultural region in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of clay content prediction to spectral configuration of VNIR/SWIR imaging data, from multispectral to hyperspectral scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Annabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Karine R.M. Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haithem Bahri</w:t>
+                <w:t xml:space="preserve">Sinan Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Gomez</w:t>
+                <w:t xml:space="preserve">Bart Driessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 153, pp.157 - 167. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.18-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2017.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470951v1</w:t>
+                <w:t xml:space="preserve">hal-02118865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of clay content prediction to spectral configuration of VNIR/SWIR imaging data, from multispectral to hyperspectral scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial variability of soil aggregate stability at the scale of an agricultural region in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine R.M. Adeline</w:t>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinan Bacha</w:t>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Driessen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 204, pp.18-30. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.157 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118865v1</w:t>
+                <w:t xml:space="preserve">hal-01470951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of atmospheric correction algorithms in the prediction of soil organic carbon from Hyperion data</w:t>
               </w:r>
@@ -7388,51 +7388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive ability of soil properties to spectral degradation from laboratory Vis-NIR spectroscopy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine R.M. Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7746,278 +7746,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global spectral library to characterize the world's soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using legacy data for correction of soil surface clay content predicted from VNIR/SWIR hyperspectral airborne images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Viscarra Rossel</w:t>
+                <w:t xml:space="preserve">Asa Gholizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Behrens</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lubos Boruvka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.01.012⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 276, pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962141v1</w:t>
+                <w:t xml:space="preserve">hal-02637539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using legacy data for correction of soil surface clay content predicted from VNIR/SWIR hyperspectral airborne images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
+                <w:t xml:space="preserve">A global spectral library to characterize the world's soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Viscarra Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ben-Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asa Gholizadeh</w:t>
+                <w:t xml:space="preserve">D.J. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubos Boruvka</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.A.M. Demattê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 276, pp.84-92. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 155, pp.198-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637539v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral-spatial unmixing approaches in hyperspectral VNIR/SWIR imaging</w:t>
               </w:r>
@@ -8626,51 +8626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Ruth Sneep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8880,51 +8880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using scattered hyperspectral imagery data to map the soil properties of a region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,51 +9230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and monitoring of soil quality using near infrared reflectance spectroscopy (NIRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10934,51 +10934,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la spectroscopie Infra-rouge pour estimer les coefficients de sorption de pesticides sur les sols et leur variabilité dans les bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11482,90 +11482,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la teneur en C inorganique d'un sol par spectrométrie Moyen-Infrarouge (MIRS) : Utilisation du pic d'absorption des carbonates pour sélectionner le modèle de prédiction le plus approprié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard G. Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées d'Etude des Sols (JES 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Etude du Sol, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11737,77 +11737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using carbonate absorbance peak to select the most suitable regression model before predicting soil inorganic carbon concentration by mid-infrared reflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11884,51 +11884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Annual Meeting of the Mediterranean Geosciences Union - Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Istanbul, Turkey</w:t>
@@ -12074,77 +12074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of soil organic and inorganic carbon concentrations in Tunisian samples by mid-infrared reflectance spectroscopy using a French national library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Bouferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12212,77 +12212,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing data integration for soil clay content prediction at a national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Leatitia Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Roman Dobarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12747,51 +12747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedometrics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t>
@@ -13192,64 +13192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using legacy soil data for standardizing predictions of topsoil clay content obtained from vnir/Swir hyperspectral airborne images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asa Gholizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubos Boruvka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13987,51 +13987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and monitoring of soil conditions using indexes based on near infrared reflectance (NIR) spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14381,77 +14381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in remote sensing of cultivated landscapes at LISAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15027,51 +15027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15821,51 +15821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5DE88F2"/>
+    <w:nsid w:val="93013B87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16052,51 +16052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2986-430X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087120291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternikar Chirag Rajendra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nagesh Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105419" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ben-Dor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Biswas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kusuma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dharumarajan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasundhara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manjunatha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Rajendra Ternikar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debsunder Dutta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3615516" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul R. Poppiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jesus Macedo Novais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas Augusto Rosin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100985" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Kusuma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kalaiselvi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109150" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnei Rizzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Roberto Poppiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92206-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Masika Tutondele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117630" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalitha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hegde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Ternikar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101242" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Baby George" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridhee Ghosh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh D. Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.06.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Thoisy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samouelian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh D Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16061066" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweta Kumari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-0228.2024.00026.3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida E.Q. Silvero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Rodriguez-Albarracin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116413" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102474v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116467" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Lalitha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beeman Kalaiselvi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishnappa Vasundhara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00596" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sharififar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Jang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2102241" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Mruthyunjaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amba Shetty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruthviraj Umesh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205117" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gasmi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Dhiba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gharous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viscarra Rossel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Behrens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alexandre Melo Dematt&#234;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13271" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708801v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dematt&#234;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Francine da Silveira Paiva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Chimelo Ruiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030740" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115403" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Elfil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14051103" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604497v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Sani Aboubacar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106152" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00475" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Hegde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Koyal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2134565" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Zouari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laamrani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114864" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102277" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00389" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Dkhala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Mezned" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140160" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nkuba-Kasanda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouferra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Hmaidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114469" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrillat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben-Dor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cierniewski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09524-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050565" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Xiao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guanter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Hicke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111383" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332561v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182143" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619303v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2018.1528018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumaran Minu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2018.1483087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.06.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.03.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470951v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.02.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118865v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R.M. Adeline" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Bacha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Driessen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.047" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620215v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1354265" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581442v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.11.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606255v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2791-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naceur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.04.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962141v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behrens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brown" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.01.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637539v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Gholizadeh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Boruvka" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.04.019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00018-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drost" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.09.032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briottet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.02.019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.016" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annabi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ5FDMZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ruth Sneep" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX78X6G8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.07.022" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monestiez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01409.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDQNXBS1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.04.019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396538v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#233;not" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01178.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547585v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668858v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.09.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WVQZ6MV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439199v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Arvidson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Morris" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bibring" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.11.031" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94LBKZ60-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667854v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael .A Viscarra Rossel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.06.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZ4Z0QP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439190v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouglet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milliken" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Bibring" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002846" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439187v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gendrin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002877" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00273351v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701227679" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439179v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002840" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WF2BN29-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363634v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mustard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Arvidson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1122659" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439162v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04274" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-790NQJK4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102196v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wackerle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.08.042" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G0DGZTF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198745v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Espadaler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gomez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214770v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438779v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313476v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266726v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669264v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharumarajan Subramanian" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8125" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541610v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345957v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Soufianou Sadda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235765v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323983" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541581v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788304v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ali" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789534v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787953v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Asner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606623v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605281v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740048v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carrio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743642v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmi Naceur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-413-2015" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-439-2015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741313v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741753v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745869v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bacha, S." TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12728-76" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748233v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627735v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744384v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785253v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63439-5_13" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800795v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/412699.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-103-1.50001-7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795208v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J. B. Gorretta" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63638-6.00018-8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795096v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137201v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008556v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665112v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787722v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885828v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858893v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tshibanda Nkolongo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2986-430X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087120291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternikar Chirag Rajendra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nagesh Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105419" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ben-Dor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Biswas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kusuma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dharumarajan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasundhara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manjunatha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Rajendra Ternikar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debsunder Dutta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3615516" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul R. Poppiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jesus Macedo Novais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas Augusto Rosin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100985" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Kusuma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kalaiselvi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109150" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnei Rizzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Roberto Poppiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92206-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Masika Tutondele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117630" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalitha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hegde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Ternikar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101242" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Thoisy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samouelian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123566" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Baby George" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridhee Ghosh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh D. Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.06.028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh D Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16061066" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweta Kumari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-0228.2024.00026.3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida E.Q. Silvero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Rodriguez-Albarracin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116413" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Lalitha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beeman Kalaiselvi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishnappa Vasundhara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00596" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116467" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sharififar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Jang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2102241" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Mruthyunjaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amba Shetty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruthviraj Umesh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205117" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gasmi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Dhiba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gharous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viscarra Rossel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Behrens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alexandre Melo Dematt&#234;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13271" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Elfil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14051103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Sani Aboubacar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106152" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115403" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dematt&#234;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Francine da Silveira Paiva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Chimelo Ruiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030740" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00475" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Hegde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Koyal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2134565" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Zouari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laamrani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114864" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102277" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00389" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Dkhala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Mezned" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140160" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nkuba-Kasanda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouferra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Hmaidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114469" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrillat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben-Dor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cierniewski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09524-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609202v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050565" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Xiao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guanter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Hicke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111383" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332561v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182143" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619303v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2018.1528018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumaran Minu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2018.1483087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.06.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.03.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R.M. Adeline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Bacha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Driessen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.02.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620215v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1354265" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581442v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.11.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606255v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2791-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naceur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.04.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637539v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Gholizadeh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Boruvka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.04.019" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962141v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behrens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brown" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.01.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00018-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drost" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.09.032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briottet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.02.019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.016" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annabi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ5FDMZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ruth Sneep" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX78X6G8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.07.022" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monestiez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01409.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDQNXBS1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.04.019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396538v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#233;not" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01178.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547585v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668858v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.09.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WVQZ6MV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439199v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Arvidson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Morris" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bibring" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.11.031" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94LBKZ60-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667854v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael .A Viscarra Rossel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.06.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZ4Z0QP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439190v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouglet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milliken" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Bibring" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002846" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439187v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gendrin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002877" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00273351v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701227679" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439179v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002840" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WF2BN29-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363634v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mustard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Arvidson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1122659" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439162v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04274" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-790NQJK4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102196v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wackerle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.08.042" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G0DGZTF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198745v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Espadaler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gomez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214770v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438779v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313476v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266726v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669264v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharumarajan Subramanian" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8125" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541610v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345957v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Soufianou Sadda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235765v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323983" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541581v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788304v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ali" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789534v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787953v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Asner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606623v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605281v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740048v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carrio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743642v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmi Naceur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-413-2015" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-439-2015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741313v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741753v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745869v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bacha, S." TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12728-76" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748233v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627735v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744384v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785253v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63439-5_13" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800795v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/412699.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-103-1.50001-7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795208v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J. B. Gorretta" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63638-6.00018-8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795096v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137201v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008556v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665112v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787722v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885828v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858893v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tshibanda Nkolongo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>