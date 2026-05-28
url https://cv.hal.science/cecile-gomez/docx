--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,15766 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...15714 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Gomez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche.Institut de Recherche pour le Développement (IRD)UMR LISAHCampus SupAgro - Bat.242, place Pierre VIALA34060 MontpellierFRANCE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2986-430X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087120291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=tfBiJkAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearest Neighbor Versus Regression Approach: Effect of Performance Measures, Calibration Set Size, and Sampling Method on Soil Organic Carbon Prediction Using VNIR Lab Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Rajendra Ternikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debsunder Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nagesh Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.25583-25604. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3615516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Soil Nutrient Classes Using Vis– NIR Spectroscopy to Support Sustainable Farming Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kusuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vasundhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manjunatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (15), pp.5313-5323. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.70007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers in earth observation for global soil properties assessment linked to environmental and socio-economic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul R. Poppiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jesus Macedo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas Augusto Rosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (9), pp.100985. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xinn.2025.100985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil organic carbon stock along layers and profiles using Vis-NIR laboratory spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Kusuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vasundhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kalaiselvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 257, pp.109150. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global soil spectral grid based on space sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodnei Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas Augusto Rosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Roberto Poppiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jesus Macedo Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 968, pp.178791. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of bottom sediment from reservoirs to cropland is a promising agroecological practice that must be rationalized</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramanian Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.7523. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-92206-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of short-term changes in soil clay content at field scale with Sentinel-2 enables mapping of the reservoir sediment reuse in cropland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Masika Tutondele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 464, pp.117630. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing soil texture classification accuracy based on VNIR lab spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternikar Chirag Rajendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramanian Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nagesh Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 263, pp.105419. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic solutions for generating new global soil information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Ben-Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asim Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chabrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (5), pp.100839. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xinn.2025.100839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of mid-infrared spectroscopy to the prediction and specification of pesticide sorption: A promising and cost-effective tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Chantal Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 345, pp.123566. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of spectral reduction techniques for endmember extraction in unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Baby George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirag Rajendra Ternikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridhee Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagesh D. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (2), pp.1237-1251. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2022.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Prediction Models to Bare Soil Fractional Cover for Extending Topsoil Clay Content Mapping Based on AVIRIS-NG Hyperspectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Baby George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagesh D Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.1066. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16061066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the Trajectory of Vis-NIR and MIR Spectroscopic Soil Studies in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweta Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kalaiselvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Indian Society of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5958/0974-0228.2024.00026.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the utility of Munsell soil color in building and evaluating spectral models for soil clay content prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vasundhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (4), pp.1186-1199. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/saj2.20692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and infrared lab spectroscopy for soil texture classification : analysis of entire spectra v/s reduced spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. Ternikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nagesh Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, 101242 [21 p.]. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Brazilian soil mineralogy using proximal and remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas Augusto Rosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Roberto Poppiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nélida E.Q. Silvero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Rodriguez-Albarracin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 432, pp.116413. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil order knowledge as a driver in soil properties estimation from Vis-NIR spectral data – Case study from northern Karnataka (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramanian Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manickam Lalitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beeman Kalaiselvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishnappa Vasundhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32, pp.e00596. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2022.e00596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating additional spectroscopically inferred soil data improves the accuracy of digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 433, pp.116467. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil inorganic carbon, the other and equally important soil carbon pool : distribution, controlling factors, and the impact of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sharififar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Jun Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.165-231. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing Data for Digital Soil Mapping in French Research—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.3070. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15123070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil clay content mapping in croplands from Sentinel-2 data: Influence of atmospheric correction methods across a season time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramanian Dharumarajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 423, pp.115959. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Atmospheric Correction Methods Parametrization on Soil Organic Carbon Estimation Based on Hyperion Hyperspectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajwal Mruthyunjaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amba Shetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruthviraj Umesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.5117. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14205117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bare soil pixels identification on clay content mapping using airborne hyperspectral AVIRIS-NG data: Spectral Indices versus Spectral Unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Baby George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nagesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramanian Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manickam Lalitha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geocarto International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (27), pp.15912-15934. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10106049.2022.2102241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Multi-Sensor Data Fusion for Soil Clay Mapping Based on the Spectral Index and Spectral Bands Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Dhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Elfil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14051103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 images to assess soil surface characteristics over a rainfed Mediterranean cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Sani Aboubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Jenhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 213, pp.#106152. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2022.106152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using PRISMA Hyperspectral Satellite Imagery and GIS Approaches for Soil Fertility Mapping (FertiMap) in Northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Dhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Gharous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.4080. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14164080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse reflectance spectroscopy for estimating soil properties: A technology for the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Ben-Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chabrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alexandre Melo Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (4), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using carbonate absorbance peak to select the most suitable regression model before predicting soil inorganic carbon concentration by mid-infrared reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard G. Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 405, pp.115403. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brazilian Soil Spectral Service (BraSpecS): A User-Friendly System for Global Soil Spectra Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Francine da Silveira Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Roberto Poppiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas Augusto Rosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Chimelo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14030740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia “Digital Soil Mapping” Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometron - Newsletter of the Pedometrics Commission of the IUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil hydraulic properties using VIS-NIR spectral data in semi- arid region of Northern Karnataka Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vasundhara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kalaiselvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2021.e00475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral assessment of soil properties in semi-arid tropical regions of southern Karnataka Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Koyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (11), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03650340.2022.2134565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean spectral reflectance from bare soil pixels along a Landsat-TM time series to increase both the prediction accuracy of soil clay content and mapping coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Laamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 388, pp.114864. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal mosaicking approaches of Sentinel-2 images for extending topsoil organic carbon content mapping in croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96, pp.102277. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2020.102277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.e00389. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2021.e00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral field spectroscopy and SENTINEL-2 Multispectral data for minerals with high pollution potential content estimation and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Dkhala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Mezned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Abdeljaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 740, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the impact of soil spatial sampling on the performances of Digital Soil Mapping models and their evaluation: A numerical experiment on Quantile Random Forest using clay contents obtained from Vis-NIR-SWIR hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nkuba-Kasanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375 (1), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil organic and inorganic carbon concentrations in Tunisian samples by mid-infrared reflectance spectroscopy using a French national library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Bouferra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Hmaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375, pp.114469. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (17), pp.6715. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12176715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How far can the uncertainty on a Digital Soil Map be known?: A numerical experiment using pseudo values of clay content obtained from Vis-SWIR hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 337, pp.1320-1328. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging spectroscopy for soil mapping and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ben-Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cierniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Proceedings of the Workshop on Exploring the Earth's Ecosystems on a Global Scale - Requirements, Capabilities and Directions in Space borne Imaging Spectroscopy, 40, pp.361-399. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-019-09524-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Sentinel-2 time-series images for classification and uncertainty analysis of inherent biophysical property: case of soil texture mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramanian Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.20. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite data integration for soil clay content modelling at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.101905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of the terrestrial carbon cycle: A review of advances over 50 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingfeng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Guanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey A. Hicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 233, 37 p. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Acquisition Date on the Prediction Performance of Topsoil Organic Carbon from Sentinel-2 for Croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (18), pp.2143. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11182143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface soil clay content mapping at large scales using multispectral (VNIR-SWIR) ASTER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Zouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.1506-1533. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2018.1528018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 image capacities to predict common topsoil properties of temperate and Mediterranean agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.21-33. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid atmospheric correction algorithms and evaluation on VNIR/SWIR Hyperion satellite data for soil organic carbon prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukumaran Minu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amba Shetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (22), pp.8246-8270. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2018.1483087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the spatial extent for using soil properties estimated by laboratory VNIR/SWIR spectroscopy: Examples of the clay and calcium carbonate content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 330, pp.244-253. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of clay content prediction to spectral configuration of VNIR/SWIR imaging data, from multispectral to hyperspectral scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine R.M. Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204, pp.18-30. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of soil aggregate stability at the scale of an agricultural region in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.157 - 167. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of atmospheric correction algorithms in the prediction of soil organic carbon from Hyperion data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amba Shetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budiman Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (23), pp.6435-6456. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2017.1354265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ability of soil properties to spectral degradation from laboratory Vis-NIR spectroscopy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine R.M. Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 288, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining measured sites, soilscapes map and soil sensing for mapping soil properties of a region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 300, pp.64-73. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay content mapping from airborne hyperspectral Vis-NIR data by transferring a laboratory regression model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.54-66. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA and SVM as geo-computational methods for geological mapping in the southern of Tunisia, using ASTER remote sensing data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (20), </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-016-2791-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using legacy data for correction of soil surface clay content predicted from VNIR/SWIR hyperspectral airborne images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Gholizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Boruvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 276, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-blind source separation for the estimation of the clay content over semi-vegetated areas using VNIR/SWIR hyperspectral airborne data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.251 - 263. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global spectral library to characterize the world's soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ben-Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. Demattê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.198-230. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral-spatial unmixing approaches in hyperspectral VNIR/SWIR imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Handling in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.579-611. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63638-6.00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of uncertainties affecting clay contents predictions obtained from airborne VNIR/SWIR hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Drost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.58-70. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the sensitivity of clay content prediction to atmospheric effects and degradation of image spatial resolution using Hyperspectral VNIR/SWIR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Oltra-Carrió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 164, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which strategy is best to predict soil properties of a local site from a national Vis-NIR database?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Vis-NIR hyperspectral imagery and legacy measured soil profiles to map subsurface soil properties in a Mediterranean area (Cap-Bon, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Ruth Sneep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 209, pp.168 - 176. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory Vis-NIR spectroscopy as an alternative method for estimating the soil aggregate stability indexes of Mediterranean soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 209, pp.86 - 97. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting, correcting and interpreting the biases of measured soil profile data: A case study in the Cap Bon Region (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 192, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using scattered hyperspectral imagery data to map the soil properties of a region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.110-119. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2011.01409.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional predictions of eight common soil properties and their spatial structures from hyperspectral Vis-NIR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.176-185. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying blind source separation on hyperspectral data for clay content estimation over partially vegetated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 163 (3-4), pp.227 - 237. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and monitoring of soil quality using near-infrared reflectance spectroscopy (NIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. G. Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ertlen Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (5), pp.770-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00547585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and monitoring of soil quality using near infrared reflectance spectroscopy (NIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ertlen Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (5), pp.770-784. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon prediction by hyperspectral remote sensing and field vis-NIR spectroscopy: An Australian case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael .A Viscarra Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex B. Mcbratney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 146 (3-4), pp.403-411. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy of Terra Meridiani and western Arabia Terra from OMEGA/MEx and implications for their formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.V. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195 (1), pp.106-130. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum removal method versus PLSR method for Clay and Calcium carbonate contents estimation by laboratory and airborne hyperspectral measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (2), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllosilicates in the Mawrth Vallis region of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (E8), </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JE002877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-FindR method versus independent component analysis for lithological identification in hyperspectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (23), pp.5315-5338. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160701227679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00273351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian surface mineralogy from Observatoire pour la Minéralogie, l'Eau, les Glaces et l'Activité on board the Mars Express spacecraft (OMEGA/MEx): Global mineral maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (E8), </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JE002840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration state of the Martian surface as seen by Mars Express OMEGA: 1. Analysis of the 3 μ m hydration feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milliken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐p. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (E8), </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JE002846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global mineralogical and aqueous mars history derived from OMEGA/Mars express data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 312 (5772), pp.400-404. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1122659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00363634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllosilicates on Mars and implications for early martian climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438 (7068), pp.623-627. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ASTER remote sensing data set for geological mapping, in Namibia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wackerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2004.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SPECIES BODY-SIZE DISTRIBUTION IN IBERIAN ANTS IS PARAMETER INDEPENDENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Espadaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie Infra-rouge pour estimer les coefficients de sorption de pesticides sur les sols et leur variabilité dans les bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan Via Domitia, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de formation francophone en télédétection et cartographie des sols par modélisation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IGCS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPenIG; UMR LISAH, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of soils : a tool for digital soil mapping. Challenges and limitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Webinars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP Soil, Feb 2024, Online, France. 56p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télédétection comme outil de cartographie des sols : Enjeux, succès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du réseau télédétection INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Télédétection INRAE, Nov 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital soil mapping from territories to globe. Progress and challenges. Invited talk.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Year of LE STUDIUM Institute for Advanced Research Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dharumarajan Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using carbonate absorbance peak to select the most suitable regression model before predicting soil inorganic carbon concentration by mid-infrared reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la teneur en C inorganique d'un sol par spectrométrie Moyen-Infrarouge (MIRS) : Utilisation du pic d'absorption des carbonates pour sélectionner le modèle de prédiction le plus approprié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard G. Barthès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées d'Etude des Sols (JES 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Etude du Sol, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of terrestrial carbon stocks from regional to agricultural landscapes using SMAP-L4 Carbon Net Ecosystem Exchange dataset: review and application (Maradi, Republic of Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Soufianou Sadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Annual Meeting of the Mediterranean Geosciences Union - Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of soil organic and inorganic carbon concentrations in Tunisian samples by mid-infrared reflectance spectroscopy using a French national library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Bouferra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Hmaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. pp.D2103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLSR Method for Contaminating Mineral Content Prediction from Field Hyperspectral Reflectance: A Case Study of Hammam Zriba Mining Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Dkhala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Mezned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Abdeljaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.1861-1864, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of acquisition date on the prediction performance of topsoil organic carbon from single date or multidate Sentinel-2 images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing data integration for soil clay content prediction at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaicking approaches for predicting topsoil organic carbon content from sentinel-2 time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "4per1000"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Uncertainty on a Digital Soil Map: a sensitivity analysis on the uncertainty indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedometrics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wageningen, Netherlands. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of SENTINEL-2 images for predicting common topsoil properties over Temperate and Mediterranean agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European hyperspectral explorer : Hypex-2. Monitoring anthropogenic influences in critical zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory P. Asner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chabrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EARSeL SIG Imaging Spectroscopy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Zürich, Switzerland. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay contents predicted from hyperspectral vnir/swir imagery, under different atmospheric conditions and spatial resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Oltra-Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop on Hyperspectral Image and Signal Processing - Evolution in</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using legacy soil data for standardizing predictions of topsoil clay content obtained from vnir/Swir hyperspectral airborne images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Gholizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Boruvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande-Motte, France. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-439-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-blind source separation for estimation of clay content over semi-vegetated areas, from vnir/swir hyperspectral airborne data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ouerghemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selmi Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Sep 2015, La Grande-Motte, France. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-413-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Landscape Mosaics of medIteranean Rainfed Agrosystems for a sustainable management of crop production, water and soil resources: the ALMIRA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French proposal for a high spatial resolution hyperspectral mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of soil property prediction obtained from hyperspectral VIS-NIR imagery to atmospheric effects and degradation in image spatial resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Oltra-Carrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. colloque scientifique SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Vis-NIR hyperspectral data to map topsoil properties over bare soils in the Cap Bon region, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bacha, S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Global Workshop on Digital Soil Mapping 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b12728-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-kriging of soil properties with Vis-NIR hyperspectral covariates in the Cap Bon region (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Global Workshop on Digital Soil Mapping 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’imagerie hyperspectrale pour la cartographie numérique des propriétés des sols en zone Méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Française de Télédétection Hyperspectrale (SFTH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and monitoring of soil conditions using indexes based on near infrared reflectance (NIR) spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ertlen Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienna, Austria. pp.103 (résumé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00627735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe d’experts Cartographie Numérique des Sols” du Consortium d’expertise scientifique (CES) Végétation, Sols &amp; Agrosystèmes de Theia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du pôle THEIA de l'IR Data Terra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villefranche-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia &amp;quot;Digital Soil Mapping&amp;quot; Scientific Expertise Centre of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2nd joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Orléans, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in remote sensing of cultivated landscapes at LISAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CRITEX, EQUIPEX - Investissements d'Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Rennes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des incertitudes associées aux prédictions de la teneur en argile obtenues par imagerie hyperspectrale Vis-NIR aéroportée (0.4-2.5µm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Drost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. colloque scientifique SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Porquerolles, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vis-NIR-SWIR remote sensing products as new soil data for digital soil mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2018, 978-3-319-63439-5; 978-3-319-63437-1. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63439-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral-spatial unmixing approaches in hyperspectral VNIR/SWIR imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie J. B. Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resolving spectral mixtures: With applications from ultrafast time-resolved spectroscopy to super-resolution imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2016, Data Handling in Science and Technology, 978-0-444-63644-7 978-0-444-63638-6. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-444-63638-6.00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of primary soil properties using optical visible and near infrared (Vis-NIR) remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781785481031 9780081011836. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-103-1.50001-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can GlobalSoilMap expect from Vis-NIR HyperSpectral Imagery in the near future? . :.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: basiss of the global spatial soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2014, 13-978-1-315-77558-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of hyperspectral imagery for digital soil mapping in mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Soil Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 435 p., 2010, Progress in Soil Science, 978-90-481-8863-5. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8863-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie numérique des sols à partir d’images hyperspectrales pour la modélisation environnementale en région méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels des données de télédétection multisources pour la cartographie géologique : Application à la région de Rehoboth (Namibie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université Claude Bernard - Lyon I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels des données de télédétection multisources pour la cartographie géologique : Application à la région de Rehoboth (Namibie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Claude Bernard - Lyon I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00665112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude physico-chimique des surfaces continentales par imagerie Vis-PIR (400 – 2500 nm).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université de Montpellier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02787722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude physico-chimique des surfaces continentales par imagerie Vis-PIR (400-2500 nm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Montpellier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01885828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse de changements spectraux sur une chronique de données Sentinel-2: Peut-on spatialiser des trajectoires d'états de surface ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tshibanda Nkolongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId469"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -15821,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93013B87"/>
+    <w:nsid w:val="9A311CE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16052,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2986-430X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087120291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternikar Chirag Rajendra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nagesh Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105419" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ben-Dor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Biswas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kusuma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dharumarajan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasundhara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manjunatha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Rajendra Ternikar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debsunder Dutta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3615516" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul R. Poppiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jesus Macedo Novais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas Augusto Rosin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100985" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Kusuma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kalaiselvi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109150" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnei Rizzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Roberto Poppiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92206-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Masika Tutondele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117630" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalitha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hegde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Ternikar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101242" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Thoisy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samouelian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123566" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Baby George" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridhee Ghosh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh D. Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.06.028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh D Kumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16061066" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweta Kumari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-0228.2024.00026.3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida E.Q. Silvero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Rodriguez-Albarracin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116413" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Lalitha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beeman Kalaiselvi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishnappa Vasundhara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00596" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116467" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sharififar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Jang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2102241" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Mruthyunjaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amba Shetty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruthviraj Umesh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205117" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gasmi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Dhiba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gharous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viscarra Rossel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Behrens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alexandre Melo Dematt&#234;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13271" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Elfil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14051103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Sani Aboubacar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106152" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115403" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dematt&#234;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Francine da Silveira Paiva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Chimelo Ruiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030740" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00475" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Hegde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Koyal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2134565" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Zouari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laamrani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114864" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102277" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00389" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Dkhala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Mezned" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140160" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nkuba-Kasanda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouferra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Hmaidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114469" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrillat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben-Dor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cierniewski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09524-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609202v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050565" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Xiao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guanter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Hicke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111383" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332561v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182143" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619303v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2018.1528018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumaran Minu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2018.1483087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.06.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600953v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.03.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R.M. Adeline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Bacha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Driessen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.02.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620215v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1354265" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581442v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.11.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606255v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2791-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naceur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.04.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637539v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Gholizadeh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Boruvka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.04.019" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962141v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behrens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brown" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.01.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00018-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drost" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.09.032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briottet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.02.019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.016" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annabi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ5FDMZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ruth Sneep" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX78X6G8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651109v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.07.022" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monestiez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01409.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDQNXBS1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.04.019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396538v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#233;not" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01178.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547585v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668858v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.09.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WVQZ6MV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439199v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Arvidson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Morris" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bibring" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.11.031" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94LBKZ60-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667854v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael .A Viscarra Rossel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.06.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZ4Z0QP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439190v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouglet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milliken" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Bibring" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002846" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439187v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gendrin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002877" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00273351v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701227679" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439179v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002840" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WF2BN29-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363634v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mustard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Arvidson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1122659" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439162v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04274" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-790NQJK4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102196v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wackerle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.08.042" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G0DGZTF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198745v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Espadaler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gomez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214770v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438779v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313476v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266726v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669264v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharumarajan Subramanian" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8125" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541610v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345957v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Soufianou Sadda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235765v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323983" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541581v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788304v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ali" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789534v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787953v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Asner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606623v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605281v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740048v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carrio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743642v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmi Naceur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-413-2015" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-439-2015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741313v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741753v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745869v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bacha, S." TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12728-76" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748233v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627735v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744384v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785253v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63439-5_13" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800795v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/412699.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-103-1.50001-7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795208v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J. B. Gorretta" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63638-6.00018-8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795096v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137201v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008556v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665112v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787722v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885828v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858893v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tshibanda Nkolongo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2986-430X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087120291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=tfBiJkAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Rajendra Ternikar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debsunder Dutta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nagesh Kumar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3615516" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kusuma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dharumarajan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vasundhara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manjunatha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul R. Poppiel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jesus Macedo Novais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas Augusto Rosin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100985" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Kusuma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kalaiselvi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnei Rizzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Roberto Poppiel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-92206-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Masika Tutondele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ternikar Chirag Rajendra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Ben-Dor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Biswas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chabrillat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2025.100839" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Thoisy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samouelian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123566" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Baby George" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridhee Ghosh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh D. Kumar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.06.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh D Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16061066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sweta Kumari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalitha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-0228.2024.00026.3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hegde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20692" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Ternikar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida E.Q. Silvero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Rodriguez-Albarracin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116413" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manickam Lalitha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beeman Kalaiselvi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishnappa Vasundhara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00596" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116467" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sharififar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Jun Jang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115959" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Mruthyunjaya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amba Shetty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruthviraj Umesh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205117" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2022.2102241" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gasmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Dhiba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Elfil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14051103" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Sani Aboubacar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106152" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gharous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164080" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viscarra Rossel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Behrens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alexandre Melo Dematt&#234;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13271" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332031v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115403" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708801v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dematt&#234;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Francine da Silveira Paiva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Chimelo Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030740" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00475" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Hegde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Koyal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2134565" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Zouari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Laamrani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114864" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102277" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00389" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891685v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Dkhala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Mezned" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Abdeljaouad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140160" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nkuba-Kasanda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114503" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouferra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Hmaidi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114469" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P. Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrillat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben-Dor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cierniewski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09524-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609202v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050565" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626187v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101905" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628929v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Xiao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guanter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Hicke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111383" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332561v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182143" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619303v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2018.1528018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990153v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.01.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumaran Minu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2018.1483087" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.06.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118865v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R.M. Adeline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Bacha" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Driessen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.047" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470951v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.02.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620215v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2017.1354265" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581442v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.11.010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510132v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.03.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606255v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2791-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Gholizadeh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Boruvka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.04.019" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936471v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naceur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.04.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962141v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Viscarra Rossel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behrens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brown" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Dematt&#234;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.01.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604968v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63638-6.00018-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082834v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Drost" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.09.032" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225550v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carri&#243;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briottet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.02.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630263v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.07.016" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLBG8PHG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650133v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ruth Sneep" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.005" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX78X6G8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650132v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annabi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ5FDMZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651109v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.07.022" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522809v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monestiez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01409.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652305v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.023" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDQNXBS1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936556v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.04.019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547585v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#233;not" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396538v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01178.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667854v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael .A Viscarra Rossel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.06.011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZ4Z0QP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439199v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Arvidson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Morris" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bibring" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.11.031" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94LBKZ60-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668858v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.09.016" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WVQZ6MV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439187v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Bibring" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gendrin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002877" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00273351v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701227679" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439179v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002840" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WF2BN29-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439190v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouglet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milliken" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002846" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363634v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mustard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Arvidson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1122659" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439162v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04274" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-790NQJK4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102196v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wackerle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.08.042" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G0DGZTF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198745v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Espadaler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gomez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214770v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558685v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438779v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313476v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739005v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia. Mulder" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669264v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharumarajan Subramanian" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8125" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541610v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266726v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345957v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Soufianou Sadda" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541581v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235765v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323983" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788304v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ali" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787593v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789534v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606623v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605281v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787953v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Asner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740048v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra-Carrio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738765v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-439-2015" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743642v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmi Naceur" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-413-2015" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741753v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Marion" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741313v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Oltra-Carrio" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745869v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bacha, S." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12728-76" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748233v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807592v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627735v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571009v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982466v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381254v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744384v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785253v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63439-5_13" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795208v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J. B. Gorretta" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63638-6.00018-8" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800795v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/412699.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-103-1.50001-7" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795096v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137201v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8863-5_8" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008556v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665112v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787722v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885828v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04858893v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tshibanda Nkolongo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>