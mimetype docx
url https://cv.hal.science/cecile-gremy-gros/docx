--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -471,261 +471,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une conception d’évaluation plurielle et collective de la mesure d'impacts de projets en ESS. Inscrire territoires et durabilité au cœur de la démarche</w:t>
+                <w:t xml:space="preserve">La coopération territoriale en vue de la revalorisation des invendus alimentaires - Le cas SoliFoodWaste à Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+                <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Christofol</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apce.12372⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.23329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759955v1</w:t>
+                <w:t xml:space="preserve">hal-03860407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération territoriale en vue de la revalorisation des invendus alimentaires - Le cas SoliFoodWaste à Nantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vers une conception d’évaluation plurielle et collective de la mesure d'impacts de projets en ESS. Inscrire territoires et durabilité au cœur de la démarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grémy‐gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Christofol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60, </w:t>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (2), pp.435-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.23329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apce.12372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860407v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing LCA early in food innovation processes: Study on spirulina-based food products</w:t>
               </w:r>
@@ -3004,51 +3004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting the environmental impact of food waste: ecodesign of the reuse of unsold bread and spent grains in cookies making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,51 +3517,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="174AD39C"/>
+    <w:nsid w:val="30B3284C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3748,51 +3748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-gremy-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6130-4209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092790879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2861-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2217" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Billaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my&#8208;gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12372" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23329" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gremy-Gros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121793" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henriel-Ricordel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.03.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZKWMFVB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandewalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2015007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866182" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387793733" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-79374-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02073259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005COMP1564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Breuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Guezzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05507493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dellavalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Talludec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ikhelk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Boutakiout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mahrouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Hanine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ravelona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-gremy-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6130-4209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092790879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2861-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2217" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Billaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my&#8208;gros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12372" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gremy-Gros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121793" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henriel-Ricordel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.03.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZKWMFVB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandewalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2015007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866182" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387793733" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-79374-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02073259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005COMP1564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Breuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Guezzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05507493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dellavalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Talludec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ikhelk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Boutakiout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mahrouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Hanine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ravelona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>