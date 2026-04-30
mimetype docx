--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -471,261 +471,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération territoriale en vue de la revalorisation des invendus alimentaires - Le cas SoliFoodWaste à Nantes</w:t>
+                <w:t xml:space="preserve">Vers une conception d’évaluation plurielle et collective de la mesure d'impacts de projets en ESS. Inscrire territoires et durabilité au cœur de la démarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grémy‐gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Christofol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.23329⟩</w:t>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (2), pp.435-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apce.12372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860407v1</w:t>
+                <w:t xml:space="preserve">hal-03759955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une conception d’évaluation plurielle et collective de la mesure d'impacts de projets en ESS. Inscrire territoires et durabilité au cœur de la démarche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+                <w:t xml:space="preserve">La coopération territoriale en vue de la revalorisation des invendus alimentaires - Le cas SoliFoodWaste à Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Christofol</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 93 (2), pp.435-455. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apce.12372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.23329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759955v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing LCA early in food innovation processes: Study on spirulina-based food products</w:t>
               </w:r>
@@ -3004,51 +3004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting the environmental impact of food waste: ecodesign of the reuse of unsold bread and spent grains in cookies making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,51 +3517,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30B3284C"/>
+    <w:nsid w:val="C03C604B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3748,51 +3748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-gremy-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6130-4209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092790879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2861-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2217" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Billaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my&#8208;gros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12372" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gremy-Gros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121793" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henriel-Ricordel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.03.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZKWMFVB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandewalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2015007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866182" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387793733" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-79374-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02073259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005COMP1564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Breuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Guezzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05507493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dellavalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Talludec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ikhelk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Boutakiout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mahrouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Hanine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ravelona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-gremy-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6130-4209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092790879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2861-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2217" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Billaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my&#8208;gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12372" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23329" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gremy-Gros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121793" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henriel-Ricordel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.03.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZKWMFVB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandewalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2015007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866182" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387793733" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-79374-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02073259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005COMP1564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Breuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Guezzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05507493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dellavalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Talludec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ikhelk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Boutakiout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mahrouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Hanine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ravelona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>