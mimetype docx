--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -471,261 +471,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une conception d’évaluation plurielle et collective de la mesure d'impacts de projets en ESS. Inscrire territoires et durabilité au cœur de la démarche</w:t>
+                <w:t xml:space="preserve">La coopération territoriale en vue de la revalorisation des invendus alimentaires - Le cas SoliFoodWaste à Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+                <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Christofol</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apce.12372⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.23329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759955v1</w:t>
+                <w:t xml:space="preserve">hal-03860407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération territoriale en vue de la revalorisation des invendus alimentaires - Le cas SoliFoodWaste à Nantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vers une conception d’évaluation plurielle et collective de la mesure d'impacts de projets en ESS. Inscrire territoires et durabilité au cœur de la démarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grémy‐gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Christofol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60, </w:t>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (2), pp.435-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.23329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apce.12372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860407v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing LCA early in food innovation processes: Study on spirulina-based food products</w:t>
               </w:r>
@@ -2985,243 +2985,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting the environmental impact of food waste: ecodesign of the reuse of unsold bread and spent grains in cookies making</w:t>
+                <w:t xml:space="preserve">Eco-design pathways in spirit distillation – case of semi-continuous distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022) On “The role of emerging economies in global food security”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865241v1</w:t>
+                <w:t xml:space="preserve">hal-03864833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design pathways in spirit distillation – case of semi-continuous distillation</w:t>
+                <w:t xml:space="preserve">Limiting the environmental impact of food waste: ecodesign of the reuse of unsold bread and spent grains in cookies making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grémy-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Parsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Le Talludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre A. Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022) On “The role of emerging economies in global food security”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864833v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figue de Barbarie: valorisation d’un produit de terroir issu d’une culture adaptée aux défis climatiques dans la région d’OuledDlim - Sud du Maroc</w:t>
               </w:r>
@@ -3517,51 +3517,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C03C604B"/>
+    <w:nsid w:val="D91B2158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3748,51 +3748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-gremy-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6130-4209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092790879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2861-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2217" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Billaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my&#8208;gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12372" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23329" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gremy-Gros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121793" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henriel-Ricordel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.03.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZKWMFVB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandewalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2015007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866182" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387793733" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-79374-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02073259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005COMP1564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Breuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Guezzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05507493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dellavalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Talludec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ikhelk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Boutakiout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mahrouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Hanine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ravelona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-gremy-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6130-4209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092790879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2861-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my-Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Julien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2217" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Billaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my&#8208;gros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Christofol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12372" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gremy-Gros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121793" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henriel-Ricordel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.03.089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZKWMFVB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandewalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2015007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866182" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9780387793733" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-79374-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02073259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005COMP1564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Breuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Falchetti-Cartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gr&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Guezzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05507493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Picouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04621958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dellavalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Talludec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ikhelk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Boutakiout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mahrouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Hanine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manda Ravelona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>