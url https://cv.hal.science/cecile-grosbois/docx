--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -784,295 +784,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boyer</w:t>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 956, pp.177328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624428v1</w:t>
+                <w:t xml:space="preserve">hal-04767550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Dhivert</w:t>
+                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 956, pp.177328. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767550v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting platinum trajectories in three major French rivers using dated sediment cores (1910–2021): From geochemical baseline to emerging source signals</w:t>
               </w:r>
@@ -1192,103 +1192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic legacy of potassium-40 in French large rivers reconstructed from sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Zebracki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 954, pp.176479. </w:t>
@@ -1424,412 +1424,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unravelling of radiocarbon composition of organic carbon in river sediments to document past anthropogenic impacts on river systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering sources of U contamination using isotope ratio signatures in the Loire River sediments: exploring the relevance of 233 U/ 236 U and stable Pb isotope ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+                <w:t xml:space="preserve">Karin Hain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Ducros</w:t>
+                <w:t xml:space="preserve">Peter Steier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Golser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150890⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307 (Part 1), pp.135658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181561v1</w:t>
+                <w:t xml:space="preserve">hal-03843070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory-Controlled Experiments Reveal Microbial Community Shifts during Sediment Resuspension Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Sara Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (8), pp.1416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes13081416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering sources of U contamination using isotope ratio signatures in the Loire River sediments: exploring the relevance of 233 U/ 236 U and stable Pb isotope ratios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The unravelling of radiocarbon composition of organic carbon in river sediments to document past anthropogenic impacts on river systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Hain</w:t>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Steier</w:t>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Golser</w:t>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 307 (Part 1), pp.135658. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806 (Part 4), pp.150890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843070v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic trapping in dam reservoirs driven by complex hydrosedimentary processes (Villerest Reservoir, Loire River, France)</w:t>
               </w:r>
@@ -2248,51 +2248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengxue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghui Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2605,838 +2605,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02925859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for tritium persistence as organically bound forms in river sediments since the past nuclear weapon tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscale distribution of trace elements: a methodology for accessing major bearing phases in stream sediments as applied to the Loire basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47821-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-019-02355-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423025v1</w:t>
+                <w:t xml:space="preserve">hal-02377282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical Footprint of Megacities on River Sediments: A Case Study of the Fourth Most Populous Area in India, Chennai</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sukkampatti Palanisamy Saravanan</w:t>
+                <w:t xml:space="preserve">Combined spatial and retrospective analysis of fluoroalkyl chemicals in fluvial sediments reveal changes in levels and patterns over the last 40 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ambujam Neelakanta Pillai Kanniperumal</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saravanan Ramasamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikita Shumskikh</w:t>
+                <w:t xml:space="preserve">Julie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min9110688⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253 (253), pp.1117-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377277v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale distribution of trace elements: a methodology for accessing major bearing phases in stream sediments as applied to the Loire basin (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+                <w:t xml:space="preserve">Geochemical Footprint of Megacities on River Sediments: A Case Study of the Fourth Most Populous Area in India, Chennai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukkampatti Palanisamy Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambujam Neelakanta Pillai Kanniperumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saravanan Ramasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Shumskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-019-02355-x⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min9110688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377282v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined spatial and retrospective analysis of fluoroalkyl chemicals in fluvial sediments reveal changes in levels and patterns over the last 40 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Raux</w:t>
+                <w:t xml:space="preserve">Evidence for tritium persistence as organically bound forms in river sediments since the past nuclear weapon tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 253 (253), pp.1117-1125. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.11487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47821-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282820v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of trace elements in the surface sediments of a major European estuary (Loire Estuary, France): Source identification and evaluation of anthropogenic contribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+                <w:t xml:space="preserve">Dynamics of metallic contaminants at a basin scale — Spatial and temporal reconstruction from four sediment cores (Loire fluvial system, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Gorse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Bourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.08.005⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 541, pp.1504--1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.09.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771972v1</w:t>
+                <w:t xml:space="preserve">hal-02377292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of metallic contaminants at a basin scale — Spatial and temporal reconstruction from four sediment cores (Loire fluvial system, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Dhivert</w:t>
+                <w:t xml:space="preserve">Spatial distribution of trace elements in the surface sediments of a major European estuary (Loire Estuary, France): Source identification and evaluation of anthropogenic contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 541, pp.1504--1515. </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.77-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.09.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377292v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic and lead mobility: From tailing materials to the aqueous compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Waltzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 207, pp.329-340. </w:t>
@@ -4007,51 +4007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Alvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brennholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (1), pp.12. </w:t>
@@ -4083,358 +4083,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe and contrasted polymetallic contamination patterns (1900-2009) in the Loire River sediments (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions of natural arsenic sources to surface waters on a high grade arsenic-geochemical anomaly (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lestel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Lefèvre</w:t>
+                <w:t xml:space="preserve">W. Hendershot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Beauchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 435, pp.290-305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.056⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 432, pp.257-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195713v1</w:t>
+                <w:t xml:space="preserve">hal-00846741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of natural arsenic sources to surface waters on a high grade arsenic-geochemical anomaly (French Massif Central)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severe and contrasted polymetallic contamination patterns (1900-2009) in the Loire River sediments (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hendershot</w:t>
+                <w:t xml:space="preserve">M. Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Beauchemin</w:t>
+                <w:t xml:space="preserve">L. Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Crouzet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 432, pp.257-268. </w:t>
+              <w:t xml:space="preserve">, 2012, 435, pp.290-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846741v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of arsenic-bearing phases during the suspended transport in a gold mining district (Isle river Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,351 +4505,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00624624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Loire, usine à carbonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-depositional redistribution of trace metals in reservoir sediments of a mining/smelting-impacted watershed (the Lot River, SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (6), pp.778-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2010.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00549248v1</w:t>
+                <w:t xml:space="preserve">insu-00462650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-depositional redistribution of trace metals in reservoir sediments of a mining/smelting-impacted watershed (the Lot River, SW France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Loire, usine à carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.54-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00462650v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of As-bearing phases in a small watershed located on a high grade arsenic-geochemical anomaly (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hendershot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (1-2), pp.1889-1901. </w:t>
@@ -4881,169 +4881,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00528260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution of trace element (As, Cr, Mo, Th, U) sources and pathways to surface waters of a gold mining-influenced watershed.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The weathering of a sulfide orebody : speciation and fate of some potential contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schäfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Bril</w:t>
+                <w:t xml:space="preserve">Matthew A. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blanc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sirine Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.11.012⟩</w:t>
+              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3), pp.493-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3749/canmin.47.3.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653614v1</w:t>
+                <w:t xml:space="preserve">insu-00409818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolin from Mayouom (Western Cameroon) : Industrial suitability evaluation.</w:t>
               </w:r>
@@ -5169,161 +5161,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weathering of a sulfide orebody : speciation and fate of some potential contaminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deconvolution of trace element (As, Cr, Mo, Th, U) sources and pathways to surface waters of a gold mining-influenced watershed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A. Marcus</w:t>
+                <w:t xml:space="preserve">J. Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Fakra</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407 (6), pp.2063-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3749/canmin.47.3.493⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00409818v1</w:t>
+                <w:t xml:space="preserve">hal-00653614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical perspective of heavy metals contamination (Cd, Cr, Cu, Hg, Pb, Zn) in the Seine River basin (France) following a DPSIR approach (1950-2005).</w:t>
               </w:r>
@@ -5456,51 +5456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transportation and evolution of trace element bearing phases in stream sediments in a mining - influenced basin (Upper Isle River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,51 +5702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of arsenic in some iron-rich deposits generated by acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6273,51 +6273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6385,51 +6385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6603,168 +6603,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the key factors influencing sediment quality along Western European rivers?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865191v1</w:t>
+                <w:t xml:space="preserve">hal-03708871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6823,87 +6823,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution longitudinale de la contamination en microplastiques dans les sédiments de la retenue de Villerest (Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6944,441 +6944,441 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Zone atelier Loire. Enjeux environnementaux et sociétaux des hydrosystèmes : 20 ans de recherche sur le bv Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">What are the key factors influencing sediment quality along Western European rivers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708871v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of legacy and emerging metal contaminants in French river sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bossy</w:t>
+                <w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865203v1</w:t>
+                <w:t xml:space="preserve">hal-04185402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+                <w:t xml:space="preserve">Trajectories of legacy and emerging metal contaminants in French river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society and the European Association of Geochemistry, Jul 2022, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46427/gold2022.11839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185402v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress towards an international comparison of river sediment pollution: Key factors influencing metal concentrations along seven Western European Rivers (1945-2020)</w:t>
               </w:r>
@@ -8395,51 +8395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8933,51 +8933,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Loire River basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Descy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9797,51 +9797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chastanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Abdou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172937" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176479" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guejjoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10300-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrosiers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gassama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Sara Lazar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Golser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135658" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03794252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devillers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxue Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghui Peng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030271" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47821-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukkampatti Palanisamy Saravanan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambujam Neelakanta Pillai Kanniperumal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ramasamy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shumskikh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9110688" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02355-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.079" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Gorse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schafer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGZMFBW7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.146" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-364FSLR4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156566v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Waltzing" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evrard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.11.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V9J01W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.082" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GML1LM8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCVL5RS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.10.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PCTCSVL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wagner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scherer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brennholt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-014-0012-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.056" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVSM6ZJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bossy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hendershot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauchemin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCFQZML1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00624624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bril" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Tamura" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549248v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kierczak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.02.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00528260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.10.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.11.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-934WG8NM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Njoya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njoya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njopwouo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.07.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWRQZ5P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Marcus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Fakra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.47.3.493" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Colin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.05.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NGDFZHX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gautier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Floc'H" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0187" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roussel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2004.08.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSBZTV8S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091193v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Michard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cagnat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boulet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04590916v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiebault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Barbier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790667v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837336v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2205" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231660v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Abdou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897129v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00007-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03707244v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touz&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633-213" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02623661v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.904277" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chastanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Abdou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172937" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176479" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guejjoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10300-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Golser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrosiers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gassama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Sara Lazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081416" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03794252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devillers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxue Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghui Peng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030271" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02355-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukkampatti Palanisamy Saravanan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambujam Neelakanta Pillai Kanniperumal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ramasamy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shumskikh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9110688" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47821-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-364FSLR4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Gorse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schafer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGZMFBW7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156566v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Waltzing" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evrard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.11.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V9J01W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.082" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GML1LM8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCVL5RS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.10.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PCTCSVL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wagner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scherer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brennholt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-014-0012-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bossy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hendershot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauchemin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.090" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCFQZML1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVSM6ZJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00624624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bril" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Tamura" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462650v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kierczak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.02.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549248v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00528260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.10.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Marcus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Fakra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.47.3.493" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Njoya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njoya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njopwouo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.07.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWRQZ5P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653614v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.11.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-934WG8NM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Colin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.05.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NGDFZHX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gautier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Floc'H" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0187" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roussel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2004.08.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSBZTV8S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091193v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Michard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cagnat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boulet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04590916v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiebault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Barbier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865191v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837336v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2205" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231660v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Abdou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897129v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00007-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03707244v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touz&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633-213" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02623661v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.904277" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>