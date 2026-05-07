--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -784,295 +784,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177328⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767550v1</w:t>
+                <w:t xml:space="preserve">hal-04624428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
+                <w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Boyer</w:t>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 956, pp.177328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624428v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting platinum trajectories in three major French rivers using dated sediment cores (1910–2021): From geochemical baseline to emerging source signals</w:t>
               </w:r>
@@ -1192,103 +1192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic legacy of potassium-40 in French large rivers reconstructed from sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 954, pp.176479. </w:t>
@@ -1720,51 +1720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2605,838 +2605,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02925859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale distribution of trace elements: a methodology for accessing major bearing phases in stream sediments as applied to the Loire basin (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemical Footprint of Megacities on River Sediments: A Case Study of the Fourth Most Populous Area in India, Chennai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sukkampatti Palanisamy Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambujam Neelakanta Pillai Kanniperumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saravanan Ramasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Shumskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-019-02355-x⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min9110688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377282v1</w:t>
+                <w:t xml:space="preserve">hal-02377277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined spatial and retrospective analysis of fluoroalkyl chemicals in fluvial sediments reveal changes in levels and patterns over the last 40 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Raux</w:t>
+                <w:t xml:space="preserve">Evidence for tritium persistence as organically bound forms in river sediments since the past nuclear weapon tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.11487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47821-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02282820v1</w:t>
+                <w:t xml:space="preserve">hal-02423025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical Footprint of Megacities on River Sediments: A Case Study of the Fourth Most Populous Area in India, Chennai</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+                <w:t xml:space="preserve">Microscale distribution of trace elements: a methodology for accessing major bearing phases in stream sediments as applied to the Loire basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambujam Neelakanta Pillai Kanniperumal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min9110688⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-019-02355-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377277v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for tritium persistence as organically bound forms in river sediments since the past nuclear weapon tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Morereau</w:t>
+                <w:t xml:space="preserve">Combined spatial and retrospective analysis of fluoroalkyl chemicals in fluvial sediments reveal changes in levels and patterns over the last 40 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.11487. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253 (253), pp.1117-1125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47821-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423025v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of metallic contaminants at a basin scale — Spatial and temporal reconstruction from four sediment cores (Loire fluvial system, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Dhivert</w:t>
+                <w:t xml:space="preserve">Spatial distribution of trace elements in the surface sediments of a major European estuary (Loire Estuary, France): Source identification and evaluation of anthropogenic contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.09.146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.77-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377292v1</w:t>
+                <w:t xml:space="preserve">hal-03771972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of trace elements in the surface sediments of a major European estuary (Loire Estuary, France): Source identification and evaluation of anthropogenic contribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Curti</w:t>
+                <w:t xml:space="preserve">Dynamics of metallic contaminants at a basin scale — Spatial and temporal reconstruction from four sediment cores (Loire fluvial system, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Schafer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Bourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118, pp.77-91. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 541, pp.1504--1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.09.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771972v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic and lead mobility: From tailing materials to the aqueous compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Waltzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 207, pp.329-340. </w:t>
@@ -4007,51 +4007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Alvarez-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brennholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (1), pp.12. </w:t>
@@ -4083,358 +4083,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of natural arsenic sources to surface waters on a high grade arsenic-geochemical anomaly (French Massif Central)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severe and contrasted polymetallic contamination patterns (1900-2009) in the Loire River sediments (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Bossy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+                <w:t xml:space="preserve">M. Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hendershot</w:t>
+                <w:t xml:space="preserve">L. Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Beauchemin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 432, pp.257-268. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 435, pp.290-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.090⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846741v1</w:t>
+                <w:t xml:space="preserve">hal-01195713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe and contrasted polymetallic contamination patterns (1900-2009) in the Loire River sediments (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions of natural arsenic sources to surface waters on a high grade arsenic-geochemical anomaly (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meybeck</w:t>
+                <w:t xml:space="preserve">W. Hendershot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lestel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Lefèvre</w:t>
+                <w:t xml:space="preserve">S. Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 435, pp.290-305. </w:t>
+              <w:t xml:space="preserve">, 2012, 432, pp.257-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195713v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of arsenic-bearing phases during the suspended transport in a gold mining district (Isle river Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,351 +4505,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00624624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-depositional redistribution of trace metals in reservoir sediments of a mining/smelting-impacted watershed (the Lot River, SW France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Loire, usine à carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Audry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.54-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00462650v1</w:t>
+                <w:t xml:space="preserve">insu-00549248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Loire, usine à carbonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-depositional redistribution of trace metals in reservoir sediments of a mining/smelting-impacted watershed (the Lot River, SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (6), pp.778-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2010.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00549248v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00462650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of As-bearing phases in a small watershed located on a high grade arsenic-geochemical anomaly (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hendershot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (1-2), pp.1889-1901. </w:t>
@@ -4881,449 +4881,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00528260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weathering of a sulfide orebody : speciation and fate of some potential contaminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deconvolution of trace element (As, Cr, Mo, Th, U) sources and pathways to surface waters of a gold mining-influenced watershed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A. Marcus</w:t>
+                <w:t xml:space="preserve">J. Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Fakra</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407 (6), pp.2063-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3749/canmin.47.3.493⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00409818v1</w:t>
+                <w:t xml:space="preserve">hal-00653614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaolin from Mayouom (Western Cameroon) : Industrial suitability evaluation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The weathering of a sulfide orebody : speciation and fate of some potential contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nkoumbou</w:t>
+                <w:t xml:space="preserve">Matthew A. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Njoya</w:t>
+                <w:t xml:space="preserve">Sirine Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Njoya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Njopwouo</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.07.019⟩</w:t>
+              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3), pp.493-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3749/canmin.47.3.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414362v1</w:t>
+                <w:t xml:space="preserve">insu-00409818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution of trace element (As, Cr, Mo, Th, U) sources and pathways to surface waters of a gold mining-influenced watershed.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kaolin from Mayouom (Western Cameroon) : Industrial suitability evaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nkoumbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blanc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Njopwouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 407 (6), pp.2063-76. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (1), pp.118-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653614v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical perspective of heavy metals contamination (Cd, Cr, Cu, Hg, Pb, Zn) in the Seine River basin (France) following a DPSIR approach (1950-2005).</w:t>
               </w:r>
@@ -5456,51 +5456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transportation and evolution of trace element bearing phases in stream sediments in a mining - influenced basin (Upper Isle River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,51 +5702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of arsenic in some iron-rich deposits generated by acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5944,2565 +5944,2815 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalie de thorium 230 dans les sédiments de la Loire : recherche de l'origine et utilisation comme traceur de la dynamique sédimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Microplastiques dans les sédiments de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cagnat</w:t>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+                <w:t xml:space="preserve">Julien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Boulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+                <w:t xml:space="preserve">Amélie Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480041v1</w:t>
+                <w:t xml:space="preserve">hal-05413209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Croiset</w:t>
+                <w:t xml:space="preserve">Anomalie de thorium 230 dans les sédiments de la Loire : recherche de l'origine et utilisation comme traceur de la dynamique sédimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+                <w:t xml:space="preserve">Xavier Cagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082022v1</w:t>
+                <w:t xml:space="preserve">hal-05480041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carottes sédimentaires : Un enregistrement de la qualité chimique du milieu ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Thiebault</w:t>
+                <w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Foucher</w:t>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S. Barbier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2024 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590916v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244727v1</w:t>
+                <w:t xml:space="preserve">hal-05081971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carottes sédimentaires : Un enregistrement de la qualité chimique du milieu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Ngoc Phuong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+                <w:t xml:space="preserve">T. Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque 2024 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105134v1</w:t>
+                <w:t xml:space="preserve">hal-04590916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708871v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Ngoc Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790696v1</w:t>
+                <w:t xml:space="preserve">hal-04105134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution longitudinale de la contamination en microplastiques dans les sédiments de la retenue de Villerest (Loire, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are the key factors influencing sediment quality along Western European rivers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Zone atelier Loire. Enjeux environnementaux et sociétaux des hydrosystèmes : 20 ans de recherche sur le bv Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790667v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the key factors influencing sediment quality along Western European rivers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution longitudinale de la contamination en microplastiques dans les sédiments de la retenue de Villerest (Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Zone atelier Loire. Enjeux environnementaux et sociétaux des hydrosystèmes : 20 ans de recherche sur le bv Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865191v1</w:t>
+                <w:t xml:space="preserve">hal-03790667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t>
+              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185402v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of legacy and emerging metal contaminants in French river sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bossy</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865203v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards an international comparison of river sediment pollution: Key factors influencing metal concentrations along seven Western European Rivers (1945-2020)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Trajectories of legacy and emerging metal contaminants in French river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society and the European Association of Geochemistry, Jul 2022, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46427/gold2022.11839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652670v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution amont-aval de la contamination en microplastiques dans un barrage : importance de la granulométrie fine dans la rétention des microplastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+                <w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième journée du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709746v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géochimie de la phase particulaire en transit dans le bassin versant périurbain de l'Egoutier (Loiret, France) : Rôle et effets des paramètres hydrologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+                <w:t xml:space="preserve">Progress towards an international comparison of river sediment pollution: Key factors influencing metal concentrations along seven Western European Rivers (1945-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Geoscience Union 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587945v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of long-term water quality trends using sediment databases: insights from a multi-criteria analysis performed on the four main French River Basins (1945 - 2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution amont-aval de la contamination en microplastiques dans un barrage : importance de la granulométrie fine dans la rétention des microplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">3ième journée du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837336v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of PCB trajectories along French river corridors between 1945 and 2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Géochimie de la phase particulaire en transit dans le bassin versant périurbain de l'Egoutier (Loiret, France) : Rôle et effets des paramètres hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569277v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hydrocarbures aromatiques polycycliques : signature géochimique des sols industriels et urbains (Projet PACHA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+                <w:t xml:space="preserve">Reconstruction of long-term water quality trends using sediment databases: insights from a multi-criteria analysis performed on the four main French River Basins (1945 - 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres nationales de la recherche sur les sites &amp; sols pollués 2019 - ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231660v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic linked to a former mining activity in the Hunan province: distribution at the local scale and bacterial AsIII oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+                <w:t xml:space="preserve">Assessment of PCB trajectories along French river corridors between 1945 and 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790865v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Bernardet</w:t>
+                <w:t xml:space="preserve">Les hydrocarbures aromatiques polycycliques : signature géochimique des sols industriels et urbains (Projet PACHA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">4es Rencontres nationales de la recherche sur les sites &amp; sols pollués 2019 - ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887390v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsenic linked to a former mining activity in the Hunan province: distribution at the local scale and bacterial AsIII oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8512,51 +8762,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de contamination en platine dans des carottes sédimentaires (1930-2021) de trois fleuves français : de la ligne de base géochimique aux signaux de sources émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8578,110 +8828,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST2023 - 28e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8740,176 +8990,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroutioun Askanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8919,297 +9169,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Loire River basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Descy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivers of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.245-271, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00007-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic linked to a former mining activity in the Hunan province: distribution at the local scale and bacterial As(III) oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Arsenic in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.545-546, 2019, 9781351046633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351046633-213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9219,51 +9469,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polychlorinated Biphenyls (PCB) indicators in sediments from the main French Rivers from 1945 to 2018 (Garonne, Loire, Rhône, Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9305,352 +9555,470 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://doi.pangaea.de/10.1594/PANGAEA.904277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.904277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02623661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives sédimentaires : reconstruire les trajectoires temporelles des contaminants</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Sédi-PLAST (2019-2025) - Microplastiques dans les sédiments continentaux et les archives sédimentaires - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroutioun Askania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp. 4-34</w:t>
+              <w:t xml:space="preserve">Agence Nationale de la Recherche. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380412v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archives sédimentaires : reconstruire les trajectoires temporelles des contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp. 4-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'archive sédimentaire de l'étang Saint-Denis (Seine-et-Marne, France) : un révélateur des retombées atmosphériques en contaminants du dernier siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine phase 8. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9797,51 +10165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chastanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Abdou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172937" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176479" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guejjoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10300-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Golser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrosiers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gassama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Sara Lazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081416" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03794252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devillers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxue Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghui Peng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030271" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02355-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukkampatti Palanisamy Saravanan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambujam Neelakanta Pillai Kanniperumal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ramasamy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shumskikh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9110688" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47821-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-364FSLR4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Gorse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schafer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGZMFBW7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156566v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Waltzing" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evrard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.11.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V9J01W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.082" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GML1LM8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCVL5RS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.10.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PCTCSVL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wagner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scherer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brennholt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-014-0012-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bossy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hendershot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauchemin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.090" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCFQZML1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVSM6ZJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00624624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bril" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Tamura" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462650v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kierczak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.02.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549248v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00528260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.10.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Marcus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Fakra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.47.3.493" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Njoya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njoya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njopwouo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.07.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWRQZ5P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653614v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.11.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-934WG8NM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Colin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.05.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NGDFZHX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gautier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Floc'H" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0187" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roussel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2004.08.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSBZTV8S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091193v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Michard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cagnat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boulet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04590916v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiebault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Barbier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865191v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837336v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2205" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231660v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Abdou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897129v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00007-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03707244v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touz&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633-213" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02623661v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.904277" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chastanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Abdou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172937" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176479" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guejjoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Curie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10300-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Golser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desrosiers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gassama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Sara Lazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081416" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150890" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03794252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devillers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxue Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghui Peng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030271" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukkampatti Palanisamy Saravanan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambujam Neelakanta Pillai Kanniperumal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Ramasamy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shumskikh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9110688" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47821-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02355-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.079" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Gorse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schafer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGZMFBW7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.146" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-364FSLR4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156566v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Waltzing" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evrard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lenain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.11.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V9J01W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.082" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GML1LM8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCVL5RS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.10.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PCTCSVL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wagner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scherer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brennholt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-014-0012-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.056" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVSM6ZJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bossy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hendershot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauchemin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCFQZML1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00624624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bril" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Tamura" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549248v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kierczak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.02.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00528260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.10.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.11.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-934WG8NM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00409818v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Marcus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Fakra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.47.3.493" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nkoumbou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Njoya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njoya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Njopwouo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.07.019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWRQZ5P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Colin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.05.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NGDFZHX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gautier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Floc'H" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0187" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roussel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2004.08.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSBZTV8S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091193v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Michard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413209v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cagnat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04590916v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiebault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Barbier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865191v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790667v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865203v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bossy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11839" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652670v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709746v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837336v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569277v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2205" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790865v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879950v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Abdou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897129v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00007-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03707244v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touz&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633-213" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02623661v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.904277" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308344v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Andanson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askania" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>