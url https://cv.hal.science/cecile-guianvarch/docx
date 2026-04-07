--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -5150,51 +5150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04925885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Rezki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3526868" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04600289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Risegari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02460960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larsonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aaee28" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sparasci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aa7bf5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Czarny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gavioso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Madonna Ripa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Truong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/5/S274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavioso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.023208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4707493" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuccaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benedetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Madonna Ripa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernicola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-1007-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZ38HVXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giuliano Albo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-1032-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81R3LCSF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0831-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ6JLP6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benedetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Albo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/47/4/005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJ5MTB98-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Sparasci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud E Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Truong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pitre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bruneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3075764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gavioso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Benedetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3160295" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sparasci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0481-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJDZGKPN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Durocher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Bruneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.02.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH0CW2NX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Durocher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04599825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bentouati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2023.08" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3476" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03986945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2022.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mimoune" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0941" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0499" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Honz&#237;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0973" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656312" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800608" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Gavioso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Madonna Ripa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugiada Cuccaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rodrogues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Skvor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Honzik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04172589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03160702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04925885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Rezki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3526868" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04600289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Risegari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02460960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larsonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aaee28" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sparasci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aa7bf5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Czarny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gavioso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Madonna Ripa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Truong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/5/S274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavioso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.023208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4707493" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuccaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benedetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Madonna Ripa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernicola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-1007-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZ38HVXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giuliano Albo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-1032-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81R3LCSF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0831-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ6JLP6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benedetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Albo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/47/4/005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJ5MTB98-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Sparasci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud E Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Truong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pitre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bruneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3075764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gavioso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Benedetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3160295" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sparasci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0481-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJDZGKPN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Durocher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Bruneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.02.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH0CW2NX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Durocher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04599825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bentouati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2023.08" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3476" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03986945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2022.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mimoune" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0941" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0499" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Honz&#237;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0973" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656312" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800608" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Gavioso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Madonna Ripa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugiada Cuccaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rodrogues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Skvor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Honzik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04172589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03160702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>