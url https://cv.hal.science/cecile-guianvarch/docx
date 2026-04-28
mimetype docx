--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -2558,277 +2558,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’humidité de l’air sur les propriétés acoustiques de milieux poreux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire National des Matériels et Moyens Expérimentaux en Acoustique et Vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Foucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+                <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365603v1</w:t>
+                <w:t xml:space="preserve">hal-05363674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire National des Matériels et Moyens Expérimentaux en Acoustique et Vibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de l’humidité de l’air sur les propriétés acoustiques de milieux poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bernard</w:t>
+                <w:t xml:space="preserve">Mohammad Morovati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Foucart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pinhède</w:t>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363674v1</w:t>
+                <w:t xml:space="preserve">hal-05365603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status and performance of the LNE-Cnam Fabry-Perot refractometer</w:t>
               </w:r>
@@ -5150,51 +5150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04925885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Rezki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3526868" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04600289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Risegari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02460960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larsonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aaee28" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sparasci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aa7bf5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Czarny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gavioso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Madonna Ripa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Truong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/5/S274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavioso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.023208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4707493" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuccaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benedetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Madonna Ripa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernicola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-1007-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZ38HVXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giuliano Albo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-1032-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81R3LCSF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0831-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ6JLP6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benedetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Albo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/47/4/005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJ5MTB98-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Sparasci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud E Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Truong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pitre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bruneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3075764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gavioso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Benedetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3160295" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sparasci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0481-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJDZGKPN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Durocher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Bruneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.02.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH0CW2NX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Durocher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04599825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bentouati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2023.08" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3476" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03986945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2022.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mimoune" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0941" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0499" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Honz&#237;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0973" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656312" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800608" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Gavioso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Madonna Ripa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugiada Cuccaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rodrogues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Skvor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Honzik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04172589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03160702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04925885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Rezki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3526868" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04600289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Risegari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02460960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larsonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aaee28" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sparasci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aa7bf5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Czarny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gavioso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Madonna Ripa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Truong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/5/S274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavioso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.023208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4707493" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuccaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benedetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Madonna Ripa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernicola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-1007-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZ38HVXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giuliano Albo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-1032-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81R3LCSF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0831-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ6JLP6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benedetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Albo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/47/4/005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJ5MTB98-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Sparasci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud E Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Truong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pitre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bruneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3075764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gavioso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Benedetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3160295" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sparasci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0481-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJDZGKPN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Durocher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Bruneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.02.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH0CW2NX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Durocher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04599825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bentouati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2023.08" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3476" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03986945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2022.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mimoune" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0941" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0499" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Honz&#237;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0973" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656312" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800608" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Gavioso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Madonna Ripa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugiada Cuccaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rodrogues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Skvor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Honzik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04172589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03160702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>