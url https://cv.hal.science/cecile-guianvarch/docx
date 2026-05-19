--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -66,2481 +66,2615 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabry-Perot refractometer for infrasound measurements</w:t>
+                <w:t xml:space="preserve">Acoustics of humid porous media: Effects of precondensation and molecular diffusion on their effective properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazigh Rezki</w:t>
+                <w:t xml:space="preserve">Cécile Guianvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guianvarc’h</w:t>
+                <w:t xml:space="preserve">Mohammad Morovati Sharifabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3526868⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0304014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925885v1</w:t>
+                <w:t xml:space="preserve">hal-05604804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration of microphone membrane: Effects of thermal stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fabry-Perot refractometer for infrasound measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazigh Rezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lara Risegari</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118518⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3526868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600289v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic transfer admittance of cylindrical cavities in infrasonic frequency range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Rodrigues</w:t>
+                <w:t xml:space="preserve">Vibration of microphone membrane: Effects of thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Larsonnier</w:t>
+                <w:t xml:space="preserve">Elie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+                <w:t xml:space="preserve">Lara Risegari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (1), pp.015003. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 588, pp.118518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1681-7575/aaee28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460960v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New measurement of the Boltzmann constant k by acoustic thermometry of helium-4 gas</w:t>
+                <w:t xml:space="preserve">Acoustic transfer admittance of cylindrical cavities in infrasonic frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent E Pitre</w:t>
+                <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Sparasci</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">D. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Larsonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 54 (6), pp.856-873. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1681-7575/aa7bf5⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 56 (1), pp.015003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1681-7575/aaee28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138281v1</w:t>
+                <w:t xml:space="preserve">hal-02460960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphone with planar nano-gauge detection: fluid-structure coupling including thermoviscous effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New measurement of the Boltzmann constant k by acoustic thermometry of helium-4 gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerem Ege</w:t>
+                <w:t xml:space="preserve">Laurent E Pitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fernando Sparasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Risegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918969⟩</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (6), pp.856-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1681-7575/aa7bf5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310567v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A determination of the molar gas constant R by acoustic thermometry in helium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microphone with planar nano-gauge detection: fluid-structure coupling including thermoviscous effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Madonna Ripa</w:t>
+                <w:t xml:space="preserve">Thierry Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Steur</w:t>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gaiser</w:t>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Truong</w:t>
+                <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52 (5), pp.S274-S304. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (3), pp.517-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/52/5/S274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172136v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics and precondensation phenomena in gas-vapor saturated mixtures</w:t>
+                <w:t xml:space="preserve">A determination of the molar gas constant R by acoustic thermometry in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guianvarc'h</w:t>
+                <w:t xml:space="preserve">R Gavioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bruneau</w:t>
+                <w:t xml:space="preserve">D Madonna Ripa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gavioso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Steur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.023208⟩</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (5), pp.S274-S304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/52/5/S274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172211v1</w:t>
+                <w:t xml:space="preserve">hal-04172136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic fields in binary gas mixtures: Mutual diffusion effects throughout and beyond the boundary layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bruneau</w:t>
+                <w:t xml:space="preserve">Acoustics and precondensation phenomena in gas-vapor saturated mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gavioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.023208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.023208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4707493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04172203v1</w:t>
+                <w:t xml:space="preserve">hal-04172211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Determination of Water Mole Fraction in Humid Gas Mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Madonna Ripa</w:t>
+                <w:t xml:space="preserve">Acoustic fields in binary gas mixtures: Mutual diffusion effects throughout and beyond the boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fernicola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (8-9), pp.1352-1362. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (6), pp.4252-4262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-011-1007-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4707493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04172427v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in INRiM Experiment for the Determination of the Boltzmann Constant with a Quasi-spherical Resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Microwave Determination of Water Mole Fraction in Humid Gas Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cuccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gavioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Madonna Ripa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Guianvarc’h</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fernicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32 (7-8), pp.1339-1354. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-011-1032-9⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 33 (8-9), pp.1352-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-011-1007-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172461v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell Perturbations of an Acoustic Thermometer Determined from Speed of Sound in Gas Mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Progress in INRiM Experiment for the Determination of the Boltzmann Constant with a Quasi-spherical Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gavioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Madonna Ripa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giuliano Albo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guianvarc’h</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Giuliano Albo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 31 (8-9), pp.1739-1748. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 32 (7-8), pp.1339-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-011-1032-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-010-0831-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04172504v1</w:t>
+                <w:t xml:space="preserve">hal-04172461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A determination of the Boltzmann constant from speed of sound measurements in helium at a single thermodynamic state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Merlone</w:t>
+                <w:t xml:space="preserve">Shell Perturbations of an Acoustic Thermometer Determined from Speed of Sound in Gas Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gavioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Madonna Ripa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guianvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giuliano Albo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (4), pp.387-409. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (8-9), pp.1739-1748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/47/4/005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10765-010-0831-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172484v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved acoustic method for the determination of the Boltzmann constant at LNE-INM/CNAM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+                <w:t xml:space="preserve">A determination of the Boltzmann constant from speed of sound measurements in helium at a single thermodynamic state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gavioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando E Sparasci</w:t>
+                <w:t xml:space="preserve">G Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud E Guillou</w:t>
+                <w:t xml:space="preserve">P Albo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Madonna Ripa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel E Truong</w:t>
+                <w:t xml:space="preserve">A Merlone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (9), pp.835-848. </w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (4), pp.387-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/47/4/005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512516v1</w:t>
+                <w:t xml:space="preserve">hal-04172484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic field in a quasi-spherical resonator: Unified perturbation model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Bruneau</w:t>
+                <w:t xml:space="preserve">An improved acoustic method for the determination of the Boltzmann constant at LNE-INM/CNAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E Pitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Bruneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fernando E Sparasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud E Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3075764⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (9), pp.835-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172194v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of condenser microphones under different environmental conditions for accurate speed of sound measurements with acoustic resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Acoustic field in a quasi-spherical resonator: Unified perturbation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3160295⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125 (3), pp.1416-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3075764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172198v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress Towards an Acoustic/Microwave Determination of the Boltzmann Constant at LNE-INM/CNAM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Sparasci</w:t>
+                <w:t xml:space="preserve">Characterization of condenser microphones under different environmental conditions for accurate speed of sound measurements with acoustic resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Richard</w:t>
+                <w:t xml:space="preserve">Roberto Gavioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Truong</w:t>
+                <w:t xml:space="preserve">Giuliana Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (5), pp.1730-1739. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (7), pp.074901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-008-0481-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3160295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04172515v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to measure and interpret input impedance of small acoustic components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Progress Towards an Acoustic/Microwave Determination of the Boltzmann Constant at LNE-INM/CNAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-N. Durocher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bruneau</w:t>
+                <w:t xml:space="preserve">F. Sparasci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Bruneau</w:t>
+                <w:t xml:space="preserve">A. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.02.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (5), pp.1730-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-008-0481-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172163v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic transfer admittance of cylindrical cavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guianvarch</w:t>
+                <w:t xml:space="preserve">A method to measure and interpret input impedance of small acoustic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Durocher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Bruneau</w:t>
+                <w:t xml:space="preserve">J.-N. Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. SOUND VIB.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 315 (4-5), pp.890-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079006v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acoustic transfer admittance of cylindrical cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. SOUND VIB.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 292, pp.595-603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microphone reciprocity calibration : acoustic field in the coupler, quasi plane wave approximation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 92, pp.345-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2550,2249 +2684,2249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire National des Matériels et Moyens Expérimentaux en Acoustique et Vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’humidité de l’air sur les propriétés acoustiques de milieux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Morovati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status and performance of the LNE-Cnam Fabry-Perot refractometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">All-optical infrasound sensor based on a Fabry-Perot interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International IMEKO TC16 Conference, 7th CCM International Conference on Pressure and Vacuum Metrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21014/tc16-2023.08⟩</w:t>
+              <w:t xml:space="preserve">INTER-NOISE and NOISE-CON Congress and Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nantes, France. pp.3993 - 4995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599825v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical infrasound sensor based on a Fabry-Perot interferometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Status and performance of the LNE-Cnam Fabry-Perot refractometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazigh Rezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Bentouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazigh Rezki</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Guianvarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE and NOISE-CON Congress and Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3476⟩</w:t>
+              <w:t xml:space="preserve">7th International IMEKO TC16 Conference, 7th CCM International Conference on Pressure and Vacuum Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Washington DC, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21014/tc16-2023.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870718v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency acoustic pressure meaurements based on a Fabry-Perot refractometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazigh Rezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccaria Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Himbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TC16 Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Cavtat-Dubrovnik, Croatia. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21014/tc16-2022.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Enseignement de l'Acoustique : méthodes, outils et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour la réalisation de supports pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic system for average temperature measurement in an industrial environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mimoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffray Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Plimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3373-3379, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic fields in thermo-viscous binary gas mixtures: finite element modelling on adapted meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3467-3470, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of environmental conditions effects on the mechanical-acoustic properties of microphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Honzík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Risegari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2241-2243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New architecture of MEMS microphone for enhanced performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desloges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Semiconductor Conference Dresden-Grenoble, ISCDG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une architecture innovante de microphone MEMS à détection par nano jauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Congrès Français de Mécanique (CFM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New planar nano-gauge detection microphone: Analytical and numerical acoustic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. 2pEAa2., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4800608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic field in cavities filled with thermo-viscous binary gas mixtures, determination of gas mixtures thermophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la constante de Boltzmann par procédé acoustique en cavité, étude du couplage fluide/structure par mesures acoustiques et électromagnétiques en mélange gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto M. Gavioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Madonna Ripa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rugiada Cuccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de mesure d'impédance de petits éléments acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rodrogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs microphoniques miniatures en technologie MEM's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Skvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Honzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de mesure d'impédance de petits éléments acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès français d'Acoustique 24-27 avril</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de mesure d'impédance de petits éléments acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4802,100 +4936,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cavité de couplage acoustique dans la méthode de réciprocité : modèles analytiques pour l'étalonnage des microphones et la mesure d'impédances de petits composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Maine, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04172589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4905,105 +5039,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustique pour la métrologie - Métrologie pour l'acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Le Mans Université, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03160702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5150,51 +5284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04925885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Rezki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3526868" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04600289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Risegari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02460960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larsonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aaee28" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sparasci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aa7bf5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Czarny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gavioso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Madonna Ripa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Truong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/5/S274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavioso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.023208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172203v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4707493" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuccaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benedetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Madonna Ripa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernicola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-1007-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZ38HVXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giuliano Albo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-1032-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81R3LCSF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0831-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ6JLP6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benedetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Albo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/47/4/005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJ5MTB98-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Sparasci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud E Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Truong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pitre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bruneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3075764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gavioso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Benedetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3160295" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sparasci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0481-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJDZGKPN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Durocher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Bruneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.02.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH0CW2NX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Durocher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04599825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bentouati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2023.08" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3476" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03986945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2022.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mimoune" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0941" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0499" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Honz&#237;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0973" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656312" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800608" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Gavioso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Madonna Ripa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugiada Cuccaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rodrogues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Skvor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Honzik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04172589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03160702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati Sharifabadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0304014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04925885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Rezki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccaria Silvestri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3526868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04600289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Risegari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02460960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larsonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aaee28" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Pitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sparasci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aa7bf5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Czarny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918969" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gavioso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Madonna Ripa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Truong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/5/S274" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavioso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.023208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4707493" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuccaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benedetto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Madonna Ripa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fernicola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-1007-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VZ38HVXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giuliano Albo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-1032-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81R3LCSF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-010-0831-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ6JLP6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benedetto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Albo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merlone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/47/4/005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HJ5MTB98-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512516v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Sparasci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud E Guillou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Truong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pitre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bruneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3075764" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gavioso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Benedetto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3160295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sparasci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0481-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJDZGKPN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Durocher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Bruneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.02.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH0CW2NX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Durocher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brasseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3476" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04599825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Bentouati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2023.08" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03986945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/tc16-2022.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cote" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mimoune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0941" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0499" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Honz&#237;k" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0973" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Walther" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656312" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800608" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Gavioso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Madonna Ripa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugiada Cuccaro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rodrogues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134756v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lotton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Skvor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Honzik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04172589v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03160702v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>