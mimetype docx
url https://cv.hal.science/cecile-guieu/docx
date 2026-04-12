--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -190,295 +190,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t>
+                <w:t xml:space="preserve">Dissolved organic matter (DOC, CDOM, FDOM) in the western Tropical South Pacific: Depth- and subregion-resolved variability, and hydrothermal influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isalyne Blondet</w:t>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Rioual</w:t>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle I Graco</w:t>
+                <w:t xml:space="preserve">Léo Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Ledesma</w:t>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Ruiz-Diaz</w:t>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 222 (2), pp.118813. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 242, pp.103664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2025.103664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326793v1</w:t>
+                <w:t xml:space="preserve">hal-05480734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved organic matter (DOC, CDOM, FDOM) in the western Tropical South Pacific: Depth- and subregion-resolved variability, and hydrothermal influence</w:t>
+                <w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
+                <w:t xml:space="preserve">Isalyne Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guigue</w:t>
+                <w:t xml:space="preserve">Fanny Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mahieu</w:t>
+                <w:t xml:space="preserve">Michelle I Graco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martinot</w:t>
+                <w:t xml:space="preserve">Jesús Ledesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Kevin Ruiz-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 242, pp.103664. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 222 (2), pp.118813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2025.103664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480734v1</w:t>
+                <w:t xml:space="preserve">hal-05326793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal activity indirectly influences ice nuclei particles in seawater and nascent sea spray of the Subtropical Pacific Ocean</w:t>
               </w:r>
@@ -490,51 +490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -866,51 +866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-binding by dissolved organic matter in the Western Tropical South Pacific Ocean (GEOTRACES TONGA cruise GPpr14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Whitby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -918,51 +918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
@@ -1262,563 +1262,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plankton community structure in response to hydrothermal iron inputs along the Tonga-Kermadec arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maryline Montanes</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Habasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1232923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320412v1</w:t>
+                <w:t xml:space="preserve">hal-04266221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton community structure in response to hydrothermal iron inputs along the Tonga-Kermadec arc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Mériguet</w:t>
+                <w:t xml:space="preserve">The role of humic-type ligands in the bioavailability and stabilization of dissolved iron in the Western Tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vilain</w:t>
+                <w:t xml:space="preserve">Pierre Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Habasque</w:t>
+                <w:t xml:space="preserve">Ricardo Riso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1232923⟩</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1219594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266221v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boulart</w:t>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172298v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of humic-type ligands in the bioavailability and stabilization of dissolved iron in the Western Tropical South Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
+                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fourrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léo Mahieu</w:t>
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Riso</w:t>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1219594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218071v1</w:t>
+                <w:t xml:space="preserve">hal-04172298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying N2 fixation and its contribution to export production near the Tonga-Kermadec Arc using nitrogen isotope budgets</w:t>
               </w:r>
@@ -1951,77 +1951,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of shallow hydrothermal fluid release on the functioning of phytoplankton communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Portlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2066,606 +2066,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalously high abundance of Crocosphaera in the South Pacific Gyre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Farooq Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnac039⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.1303-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-1303-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986953v1</w:t>
+                <w:t xml:space="preserve">insu-03636650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earth, Wind, Fire, and Pollution: Aerosol Nutrient Sources and Impacts on Ocean Biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Morgane M.G. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farooq Azam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Tami Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Buchholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-1303-2022⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-031921-013612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636650v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth, Wind, Fire, and Pollution: Aerosol Nutrient Sources and Impacts on Ocean Biogeochemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane M.G. Perron</w:t>
+                <w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tami Bond</w:t>
+                <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Bowie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Buchholz</w:t>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-031921-013612⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (7), pp.e2022GB007363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GB007363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324786v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Anomalously high abundance of Crocosphaera in the South Pacific Gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grima</w:t>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maes</w:t>
+                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (7), pp.e2022GB007363. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 369 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GB007363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnac039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727514v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,697 +3004,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215201v1</w:t>
+                <w:t xml:space="preserve">hal-03398651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388561v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changing atmospheric acidity as a modulator of nutrient deposition and ocean biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex R Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kanakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Nenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">Stelios Myriokefalitakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">Peter L Croot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (28), pp.eabd8800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd8800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418751v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398651v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing atmospheric acidity as a modulator of nutrient deposition and ocean biogeochemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Kanakidou</w:t>
+                <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanasios Nenes</w:t>
+                <w:t xml:space="preserve">Emilio Marañón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stelios Myriokefalitakis</w:t>
+                <w:t xml:space="preserve">Maria Pérez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter L Croot</w:t>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (28), pp.eabd8800. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd8800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284003v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-component parameterization of marine ice-nucleating particles based on seawater biology and sea spray aerosol measurements in the Mediterranean Sea</w:t>
               </w:r>
@@ -3814,90 +3814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3974,51 +3974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,364 +4880,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Impact of Dust Deposition on the Productivity of the Arabian Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resupply of mesopelagic dissolved iron controlled by particulate iron composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">M. Ellwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL082770⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (12), pp.995-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0476-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352077v1</w:t>
+                <w:t xml:space="preserve">hal-02366981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resupply of mesopelagic dissolved iron controlled by particulate iron composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major Impact of Dust Deposition on the Productivity of the Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ellwood</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Wagener</w:t>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (12), pp.995-1003. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (12), pp.6736-6744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0476-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366981v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrogenic iron: The missing link to high iron solubility in aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinori Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stelios Myriokefalitakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kanakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Mahowald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Scanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5539,90 +5539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviews and syntheses: the GESAMP atmospheric iron deposition model intercomparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stelios Myriokefalitakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinori Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kanakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Nenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5667,377 +5667,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichodesmium physiological ecology and phosphate reduction in the western tropical South Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle R. Frischkorn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mónica Rouco</w:t>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (19), pp.5761-5778. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5761-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897003v1</w:t>
+                <w:t xml:space="preserve">hal-01790784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Trichodesmium physiological ecology and phosphate reduction in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle R. Frischkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Krupke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Mónica Rouco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (19), pp.5761-5778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5761-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790784v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (13), pp.4215-4232. </w:t>
@@ -6222,51 +6222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric nutrients in seawater under current and high p CO 2 conditions after Saharan dust deposition: Results from three minicosm experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6441,217 +6441,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited impact of ocean acidification on phytoplankton community structure and carbon export in an oligotrophic environment: Results from two short-term mesocosm studies in the Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sallon</w:t>
+                <w:t xml:space="preserve">Laure Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pitta</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tsiola</w:t>
+                <w:t xml:space="preserve">A. J. Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maugendre</w:t>
+                <w:t xml:space="preserve">W Dellisanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.72-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.016⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401698v1</w:t>
+                <w:t xml:space="preserve">hal-01132907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical regions of the Mediterranean Sea: an objective multidimensional and multivariate environmental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,266 +6660,266 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Maugendre</w:t>
+                <w:t xml:space="preserve">Limited impact of ocean acidification on phytoplankton community structure and carbon export in an oligotrophic environment: Results from two short-term mesocosm studies in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">A. Sallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Poulton</w:t>
+                <w:t xml:space="preserve">P. Pitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Dellisanti</w:t>
+                <w:t xml:space="preserve">A. Tsiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gaubert</w:t>
+                <w:t xml:space="preserve">L. Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.89-99. </w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.72-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132907v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient dynamics under different ocean acidification scenarios in a low nutrient low chlorophyll system: the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 186 (A), pp.30-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6953,77 +6953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of formation of transparent exopolymer particles (TEP) and POC export provoked by dust addition under current and high pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7070,77 +7070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First mesocosm experiments to study the impacts of ocean acidification on plankton communities in the NW Mediterranean Sea (MedSeA project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7204,90 +7204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acidification in the Mediterranean Sea: pelagic mesocosm experiments. A synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 186 (A), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7321,51 +7321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved inorganic nitrogen and phosphorus dynamics in seawater following an artificial Saharan dust deposition event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7964,412 +7964,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C, N and P stoichiometric mismatch between resources and consumers influence the dynamics of a marine microbial food web model and its response to atmospheric N and P inputs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rivière</w:t>
+                <w:t xml:space="preserve">Impact of dust deposition on carbon budget: a tentative assessment from a mesocosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bgd-11-2933-2014⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (19), pp.5621-5635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-5621-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491918v1</w:t>
+                <w:t xml:space="preserve">hal-01139588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Microbial food web dynamics in response to a Saharan dust event: results from a mesocosm study in the oligotrophic Mediterranean Sea&amp;quot; published in Biogeosciences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C, N and P stoichiometric mismatch between resources and consumers influence the dynamics of a marine microbial food web model and its response to atmospheric N and P inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pondaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-6355-2014⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.2933-2971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bgd-11-2933-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104305v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust deposition on carbon budget: a tentative assessment from a mesocosm approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Microbial food web dynamics in response to a Saharan dust event: results from a mesocosm study in the oligotrophic Mediterranean Sea&amp;quot; published in Biogeosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (19), pp.5621-5635. </w:t>
+              <w:t xml:space="preserve">, 2014, 11 (22), pp.6355 - 6356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-5621-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-6355-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139588v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the lithogenic carbon pump following a simulated dust-deposition event in large mesocosms</w:t>
               </w:r>
@@ -8796,51 +8796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pondaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (2), pp.425-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8874,103 +8874,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial food web dynamics in response to a Saharan dust event: results from a mesocosm study in the oligotrophic Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (19), pp.5607 - 5619. </w:t>
@@ -9733,289 +9733,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesocosm experiment coupled with optical measurements to assess the fate and sinking of atmospheric particles in clear oligotrophic waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissolved input of manganese to the ocean: Aerosol source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bourrin</w:t>
+                <w:t xml:space="preserve">Robert Duce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigor Obolensky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Arimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (2), pp.153-164. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (D9), pp.18789-18800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-011-0269-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/94JD01120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502676v1</w:t>
+                <w:t xml:space="preserve">hal-05296102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved input of manganese to the ocean: Aerosol source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mesocosm experiment coupled with optical measurements to assess the fate and sinking of atmospheric particles in clear oligotrophic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duce</w:t>
+                <w:t xml:space="preserve">Francois Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Arimoto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grigor Obolensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 99 (D9), pp.18789-18800. </w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.153-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/94JD01120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00367-011-0269-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296102v1</w:t>
+                <w:t xml:space="preserve">hal-03502676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of oceanic floods on particulate metal inputs to coastal and deep-sea environments: A case study in the NW Mediterranean Sea</w:t>
               </w:r>
@@ -10129,437 +10129,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Nutrient control of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the oligotrophic Mediterranean Sea and the impact of Saharan dust events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">M. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">E. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.2773-2783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2773-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+                <w:t xml:space="preserve">hal-00674600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal variability of the biogeochemical role of Mediterranean aerosols in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ternon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Catala</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8, pp.1067-1080. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1067-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671170v1</w:t>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient control of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the oligotrophic Mediterranean Sea and the impact of Saharan dust events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal variability of the biogeochemical role of Mediterranean aerosols in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Ternon</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8, pp.2773-2783. </w:t>
+              <w:t xml:space="preserve">, 2011, 8, pp.1067-1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2773-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1067-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674600v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust deposition: iron source or sink? A case study</w:t>
               </w:r>
@@ -10861,51 +10861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.2765-2784. </w:t>
@@ -10937,277 +10937,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient fertilizing effect of dust in P-deficient LNLC surface ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric input of manganese and iron to the ocean: Seawater dissolution experiments with Saharan and North American dusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Rerolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+                <w:t xml:space="preserve">Jeffrey Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess Adkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GL041415⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (1-4, SI), pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2008.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691392v1</w:t>
+                <w:t xml:space="preserve">hal-03502068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric input of manganese and iron to the ocean: Seawater dissolution experiments with Saharan and North American dusts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jess Adkins</w:t>
+                <w:t xml:space="preserve">Transient fertilizing effect of dust in P-deficient LNLC surface ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Rerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2008.08.006⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.L01603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GL041415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502068v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of Saharan dust on the particulate export in the water column of the North Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11658,235 +11658,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved iron distribution in the tropical and sub tropical South Eastern Pacific</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Guieu</w:t>
+                <w:t xml:space="preserve">Bacterial response to dust pulses in the western Mediterranean: Implications for carbon cycling in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-269-2008⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.GB1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GB003091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330347v1</w:t>
+                <w:t xml:space="preserve">hal-00691377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial response to dust pulses in the western Mediterranean: Implications for carbon cycling in the oligotrophic ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+                <w:t xml:space="preserve">Dissolved iron distribution in the tropical and sub tropical South Eastern Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22, pp.GB1020. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.269-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007GB003091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-269-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691377v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting atmospheric dust export to the Southern Hemisphere ocean: Biogeochemical implications</w:t>
               </w:r>
@@ -11924,51 +11924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Mahowald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12008,265 +12008,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dust iron dissolution in seawater: Results from a one-year time-series in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (16), pp.L16601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GL034581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330343v1</w:t>
+                <w:t xml:space="preserve">hal-02567417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust iron dissolution in seawater: Results from a one-year time-series in the Mediterranean Sea</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Prášil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35 (16), pp.L16601. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008GL034581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567417v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
               </w:r>
@@ -12399,51 +12399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved iron distribution in the tropical and sub tropical South Eastern Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12585,64 +12585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle flux in the northeast Atlantic Ocean during the POMME experiment (2001) : Results from mass, carbon, nitrogen, and lipid biomarkers from the drifting sediment traps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Goutx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13585,234 +13585,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does phosphate adsorption onto Saharan dust explain the unusual N/P ratio in the Mediterranean Sea ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Release of cadmium in the Danube estuary: contribution of physical and chemical processes as determined by an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00061-6⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (1), pp.5-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0141-1136(02)00107-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166835v1</w:t>
+                <w:t xml:space="preserve">hal-03482969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of cadmium in the Danube estuary: contribution of physical and chemical processes as determined by an experimental approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Guieu</w:t>
+                <w:t xml:space="preserve">Does phosphate adsorption onto Saharan dust explain the unusual N/P ratio in the Mediterranean Sea ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (5-6), pp.629-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00061-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0141-1136(02)00107-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03482969v1</w:t>
+                <w:t xml:space="preserve">hal-00166835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrients and carbon budgets for the Gulf of Lion during the Moogli cruises</w:t>
               </w:r>
@@ -16055,51 +16055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kanakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16350,893 +16350,1381 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean-Atmosphere interactions of particles and gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-246, 2014, 978-3-642-25643-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the PEACETIME cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/75747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peacetime : une campagne inédite associant physico-chimistes de l'atmosphère et biogéochimistes marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/65132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutrients limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Prášil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.2733-2759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine picocyanobacteria, an important player in the distribution of dissolved methane in the Western Tropical South Pacific Ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Magadur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Ocean Science Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Feb 2024, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved iron pattern impacted by shallow hydrothermal sources along a transect through the Tonga-Kermadec arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of shallow hydrothermalism on lithium content and lithium isotope composition of marine plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46427/gold2022.11142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of thiol and humic substances during the 2019 TONGA Cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Portlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Riso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithogenic carbon pump”: toward a quantification to its contribution to POC export in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological geography of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust deposition in an oligotrophic marine environment: impact on the carbon budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17255,238 +17743,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present status of Mediterranean marine biodiversity and potential anthropogenic threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARU Sustainability Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on planktonic ecoregions of the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17501,198 +17989,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCOBAMS Workshop on Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Monaco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a dynamic biogeochemical division of the Mediterranean Sea in a context of global climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MERMeX Program for the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17711,132 +18199,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, , France. pp.389-392, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Kerguelen's Desert a significant source of dissolved iron to the downwind surface ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17855,598 +18343,119 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Honolulu, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079554v1</w:t>
-              </w:r>
-[...477 lines deleted...]
-                <w:t xml:space="preserve">hal-00330258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine bacterial enrichment in the sea surface microlayer, and surface taxa aerosolization potential in the Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birthe Zäncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18454,248 +18463,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Nicosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial variability in the hydrothermal signature of sinking particles and sediments in the Western Tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18724,113 +18733,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminium removal in the Mediterranean following African dust deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18842,113 +18851,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust deposition in an oligotrophic marine environment: impact on the carbon budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18960,73 +18969,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19048,81 +19057,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alarçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19132,51 +19141,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRUISE REPORT of the TONGA oceanographic campaign (R/V L’Atalante, oct 31-dec 6, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19185,51 +19194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; IRD - Institut de recherche pour le developpement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19239,154 +19248,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric deposition in the low-nutrient-low-chlorophyll (LNLC) ocean: effects on marine life today and in the future (BG/ACP inter-journal SI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Klaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19396,750 +19405,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future impact of atmospheric deposition on the structure and functioning of plankton communities in the Mediterranean Sea (Peacetime project)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Impact of dust enrichment on the metabolism of Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Stolpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957216v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust enrichment on the metabolism of Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Present and future impact of atmospheric deposition on the structure and functioning of plankton communities in the Mediterranean Sea (Peacetime project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Brest, France. 2019</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945042v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of atmospheric composition in Western Mediterranean during PEACETIME cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine V. Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Giorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinghe Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoregionalisation of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and biogeography of the copepods in the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès Commission Internationale pour l'Exploration Scientifique de la mer Méditerranée (CIESM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project ChArMEx - Chemistry Aerosol Mediterranean Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Athier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGAC 2008 : 10ème conférence internationale sur la chimie de l’atmosphère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId641"/>
+      <w:footerReference w:type="default" r:id="rId642"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20207,51 +20216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F75B865"/>
+    <w:nsid w:val="6E8FF894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20438,51 +20447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-guieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6373-8326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101283415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Capone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nicole Fitzsimmons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1703123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04505595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vilain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1232923" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Riso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1219594" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Forrer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1249115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hamilton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M.G. Perron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami Bond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bowie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buchholz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-031921-013612" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Myriokefalitakis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Croot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd8800" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ellwood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagener" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0521-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ellwood" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086685" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352077v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchamad Al Azhar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082770" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellwood" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0476-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366983v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Ito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Scanza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau7671" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Krol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6659-2018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897003v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Frischkorn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krupke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rouco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5761-2018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254357v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171980" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dellisanti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502750v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Pedrotti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206664v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M. Ebling" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Landing" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7961-2015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Desboeufs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bon Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5581-2014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-2933-2014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104305v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Landa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caparros" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6355-2014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-753-2014" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4783-2014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952666v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-11-425-2014" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090615v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5607-2014" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502625v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20076" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mills" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arrigo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berman-Frank" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1765" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952683v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovagnetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conversano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tramontano" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-2973-2013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830195v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wuttig" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Streu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2583-2013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998637v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Law" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breviere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Leeuw" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/en12159" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-7333-2013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296102v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duce" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arimoto" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JD01120" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-580TKQVP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857491v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussiez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.05.012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671170v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1067-2011" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674600v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2773-2011" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830199v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ye" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#246;lker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolf-Gladrow" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2107-2011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502043v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laghdass" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besseling" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01466" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691392v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Rerolle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041415" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502068v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mendez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Adkins" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2008.08.006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJNTQ8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324795v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-809-2010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153697v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahya" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.02.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8QVJKJR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3769-2010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567536v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Remenyi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lam" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003500" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330347v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-269-2008" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330263v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494175v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003213" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019962v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002749" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308610v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002672" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403635v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494200v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaverini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ras" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stock" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1810" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494209v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mosseri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rimmelin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002615" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEBEBF488AA542D8C870AD892E10A5616D4F4DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506682v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018423" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166835v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00061-6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482969v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Garnier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(02)00107-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N37L87P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166824v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.3.0856" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166825v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014454" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55L2Q5G4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483001v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Martin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.2000.0660" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BW8DQM4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166823v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000582" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPSFWB7M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483047v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spc Tankere" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fll Muller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Burton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Statham" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(01)00013-9" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLSXD3VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483049v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Morley" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(01)00065-0" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X531JTQS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166816v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900747" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284928v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. C. Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mousty" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trincherini" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1998.0377" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MK8P80L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284950v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chester" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nimmo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerzoni" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(97)88508-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTDPZB52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296106v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Huang" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Yi Yong" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(95)00093-3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SWQNP3B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504910v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Thomas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90099-X" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H238ZZ98-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296095v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Cottan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00699113" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-03SJDN9Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296088v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Thomas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(91)90467-7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P7LHHV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296083v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchen Han" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(89)90193-X" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SGSLJC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121864v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135325v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994387v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_23" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342567v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrovitch Shevchenko" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6644-0_56-3" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765070v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Moal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magadur" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028160v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tilliette" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11142" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957373v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourrier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riso" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salaun" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957383v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139721v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079554v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845308v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65132" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330258v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783465v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952669v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330274v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alar&#231;on" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383234v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025867v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Klaas" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957216v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945042v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stolpe" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124125v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghe Fu" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-guieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6373-8326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101283415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Capone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nicole Fitzsimmons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1703123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04505595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vilain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1232923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Riso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1219594" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Forrer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1249115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hamilton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M.G. Perron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami Bond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bowie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buchholz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-031921-013612" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R Baker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Myriokefalitakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Croot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd8800" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ellwood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagener" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0521-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ellwood" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086685" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366981v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellwood" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0476-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchamad Al Azhar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082770" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366983v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Ito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Scanza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau7671" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Krol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6659-2018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Frischkorn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krupke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rouco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5761-2018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254357v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171980" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dellisanti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502750v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Pedrotti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206664v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M. Ebling" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Landing" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7961-2015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Desboeufs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bon Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5581-2014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491918v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-2933-2014" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Landa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caparros" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6355-2014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-753-2014" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4783-2014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952666v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-11-425-2014" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090615v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5607-2014" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502625v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20076" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mills" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arrigo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berman-Frank" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1765" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952683v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovagnetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conversano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tramontano" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-2973-2013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830195v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wuttig" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Streu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2583-2013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998637v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Law" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breviere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Leeuw" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/en12159" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-7333-2013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296102v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duce" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arimoto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JD01120" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-580TKQVP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857491v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussiez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.05.012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2773-2011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671170v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1067-2011" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830199v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ye" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#246;lker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolf-Gladrow" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2107-2011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502043v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laghdass" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besseling" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01466" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502068v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mendez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Adkins" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2008.08.006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJNTQ8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691392v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Rerolle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041415" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324795v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-809-2010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153697v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahya" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.02.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8QVJKJR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3769-2010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567536v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Remenyi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lam" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003500" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330347v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-269-2008" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330263v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494175v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003213" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019962v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002749" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308610v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002672" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403635v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494200v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaverini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ras" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stock" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1810" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494209v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mosseri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rimmelin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002615" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEBEBF488AA542D8C870AD892E10A5616D4F4DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506682v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018423" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482969v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Garnier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(02)00107-1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N37L87P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166835v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00061-6" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166824v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.3.0856" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166825v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014454" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55L2Q5G4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483001v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Martin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.2000.0660" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BW8DQM4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166823v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000582" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPSFWB7M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483047v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spc Tankere" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fll Muller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Burton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Statham" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(01)00013-9" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLSXD3VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483049v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Morley" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(01)00065-0" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X531JTQS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166816v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900747" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284928v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. C. Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mousty" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trincherini" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1998.0377" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MK8P80L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284950v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chester" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nimmo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerzoni" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(97)88508-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTDPZB52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296106v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Huang" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Yi Yong" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(95)00093-3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SWQNP3B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504910v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Thomas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90099-X" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H238ZZ98-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296095v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Cottan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00699113" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-03SJDN9Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296088v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Thomas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(91)90467-7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P7LHHV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296083v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchen Han" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(89)90193-X" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SGSLJC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121864v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135325v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994387v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_23" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342567v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrovitch Shevchenko" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6644-0_56-3" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845308v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65132" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330258v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765070v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Moal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magadur" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028160v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tilliette" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11142" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957373v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourrier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riso" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salaun" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957383v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139721v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079554v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783465v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952669v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330274v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alar&#231;on" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383234v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025867v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Klaas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945042v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stolpe" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957216v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124125v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghe Fu" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>