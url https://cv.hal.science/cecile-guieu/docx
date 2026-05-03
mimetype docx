--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -458,295 +458,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal activity indirectly influences ice nuclei particles in seawater and nascent sea spray of the Subtropical Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bras</w:t>
+                <w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Jingjing Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
+                <w:t xml:space="preserve">Igor Živković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGUsphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-3580⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (22), pp.11039-11050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273455v1</w:t>
+                <w:t xml:space="preserve">hal-05069344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrothermal activity indirectly influences ice nuclei particles in seawater and nascent sea spray of the Subtropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Yuan</w:t>
+                <w:t xml:space="preserve">Yannick Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Živković</w:t>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Point</w:t>
+                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (22), pp.11039-11050. </w:t>
+              <w:t xml:space="preserve">EGUsphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-3580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069344v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Hydrothermal and submarine volcanic activity: impacts on ocean chemistry and plankton dynamics</w:t>
               </w:r>
@@ -892,51 +892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Whitby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1396,161 +1396,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of humic-type ligands in the bioavailability and stabilization of dissolved iron in the Western Tropical South Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
+                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fourrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léo Mahieu</w:t>
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Riso</w:t>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1219594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218071v1</w:t>
+                <w:t xml:space="preserve">hal-04172298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
               </w:r>
@@ -1664,161 +1664,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">The role of humic-type ligands in the bioavailability and stabilization of dissolved iron in the Western Tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boulart</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Ricardo Riso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1219594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172298v1</w:t>
+                <w:t xml:space="preserve">hal-04218071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying N2 fixation and its contribution to export production near the Tonga-Kermadec Arc using nitrogen isotope budgets</w:t>
               </w:r>
@@ -2085,51 +2085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,429 +2200,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03636650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth, Wind, Fire, and Pollution: Aerosol Nutrient Sources and Impacts on Ocean Biogeochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalously high abundance of Crocosphaera in the South Pacific Gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Hamilton</w:t>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane M.G. Perron</w:t>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tami Bond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Buchholz</w:t>
+                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-031921-013612⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 369 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnac039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324786v1</w:t>
+                <w:t xml:space="preserve">hal-03986953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (7), pp.e2022GB007363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022GB007363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalously high abundance of Crocosphaera in the South Pacific Gyre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Earth, Wind, Fire, and Pollution: Aerosol Nutrient Sources and Impacts on Ocean Biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane M.G. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Tami Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
+                <w:t xml:space="preserve">Andrew Bowie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Rebecca Buchholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 369 (1), </w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnac039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-031921-013612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986953v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
               </w:r>
@@ -2647,51 +2647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3004,697 +3004,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398651v1</w:t>
+                <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418751v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing atmospheric acidity as a modulator of nutrient deposition and ocean biogeochemistry</w:t>
+                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex R Baker</w:t>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kanakidou</w:t>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanasios Nenes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter L Croot</w:t>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd8800⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284003v1</w:t>
+                <w:t xml:space="preserve">hal-03215201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Marañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pérez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215201v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Changing atmospheric acidity as a modulator of nutrient deposition and ocean biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex R Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kanakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Marañón</w:t>
+                <w:t xml:space="preserve">Athanasios Nenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pérez-Lorenzo</w:t>
+                <w:t xml:space="preserve">Stelios Myriokefalitakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Peter L Croot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (28), pp.eabd8800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd8800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388561v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-component parameterization of marine ice-nucleating particles based on seawater biology and sea spray aerosol measurements in the Mediterranean Sea</w:t>
               </w:r>
@@ -3853,51 +3853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4108,51 +4108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Nicosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5014,615 +5014,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Impact of Dust Deposition on the Productivity of the Arabian Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyrogenic iron: The missing link to high iron solubility in aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
+                <w:t xml:space="preserve">Akinori Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Myriokefalitakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kanakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Mahowald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Rachel Scanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL082770⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaau7671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aau7671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352077v1</w:t>
+                <w:t xml:space="preserve">hal-02366983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrogenic iron: The missing link to high iron solubility in aerosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major Impact of Dust Deposition on the Productivity of the Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akinori Ito</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Mahowald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Scanza</w:t>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaau7671. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (12), pp.6736-6744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aau7671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366983v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface of special issue of MERMEX project: Recent advances in the oceanography of the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Modeling the impacts of atmospheric deposition of nitrogen and desert dust-derived phosphorus on nutrients and biological budgets of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sempere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Camille Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivane Pairaud</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.014⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 163, pp.21 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768737v2</w:t>
+                <w:t xml:space="preserve">hal-01834336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impacts of atmospheric deposition of nitrogen and desert dust-derived phosphorus on nutrients and biological budgets of the Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface of special issue of MERMEX project: Recent advances in the oceanography of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Dulac</w:t>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Wang</w:t>
+                <w:t xml:space="preserve">Ivane Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.21 - 39. </w:t>
+              <w:t xml:space="preserve">, 2018, 163, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834336v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviews and syntheses: the GESAMP atmospheric iron deposition model intercomparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stelios Myriokefalitakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinori Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kanakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Nenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5667,338 +5667,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trichodesmium physiological ecology and phosphate reduction in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Kyle R. Frischkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Krupke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Rouco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (19), pp.5761-5778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5761-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790784v1</w:t>
+                <w:t xml:space="preserve">hal-01897003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichodesmium physiological ecology and phosphate reduction in the western tropical South Pacific</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justine Louis</w:t>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Rouco</w:t>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (19), pp.5761-5778. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5761-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897003v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6365,51 +6365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
@@ -6441,459 +6441,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limited impact of ocean acidification on phytoplankton community structure and carbon export in an oligotrophic environment: Results from two short-term mesocosm studies in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Maugendre</w:t>
+                <w:t xml:space="preserve">A. Sallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">P. Pitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Poulton</w:t>
+                <w:t xml:space="preserve">A. Tsiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Dellisanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Gaubert</w:t>
+                <w:t xml:space="preserve">L. Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.89-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.72-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132907v1</w:t>
+                <w:t xml:space="preserve">hal-01401698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical regions of the Mediterranean Sea: an objective multidimensional and multivariate environmental approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">A. J. Poulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Dellisanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409074v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited impact of ocean acidification on phytoplankton community structure and carbon export in an oligotrophic environment: Results from two short-term mesocosm studies in the Mediterranean Sea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeochemical regions of the Mediterranean Sea: an objective multidimensional and multivariate environmental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tsiola</w:t>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maugendre</w:t>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.72-88. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401698v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient dynamics under different ocean acidification scenarios in a low nutrient low chlorophyll system: the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6953,51 +6953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of formation of transparent exopolymer particles (TEP) and POC export provoked by dust addition under current and high pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7083,64 +7083,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First mesocosm experiments to study the impacts of ocean acidification on plankton communities in the NW Mediterranean Sea (MedSeA project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7204,77 +7204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acidification in the Mediterranean Sea: pelagic mesocosm experiments. A synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7321,51 +7321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved inorganic nitrogen and phosphorus dynamics in seawater following an artificial Saharan dust deposition event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7964,412 +7964,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust deposition on carbon budget: a tentative assessment from a mesocosm approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C, N and P stoichiometric mismatch between resources and consumers influence the dynamics of a marine microbial food web model and its response to atmospheric N and P inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pondaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-5621-2014⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.2933-2971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bgd-11-2933-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139588v1</w:t>
+                <w:t xml:space="preserve">hal-01491918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C, N and P stoichiometric mismatch between resources and consumers influence the dynamics of a marine microbial food web model and its response to atmospheric N and P inputs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Microbial food web dynamics in response to a Saharan dust event: results from a mesocosm study in the oligotrophic Mediterranean Sea&amp;quot; published in Biogeosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bgd-11-2933-2014⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (22), pp.6355 - 6356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-6355-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491918v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Microbial food web dynamics in response to a Saharan dust event: results from a mesocosm study in the oligotrophic Mediterranean Sea&amp;quot; published in Biogeosciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of dust deposition on carbon budget: a tentative assessment from a mesocosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Caparros</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (22), pp.6355 - 6356. </w:t>
+              <w:t xml:space="preserve">, 2014, 11 (19), pp.5621-5635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-6355-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-5621-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104305v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the lithogenic carbon pump following a simulated dust-deposition event in large mesocosms</w:t>
               </w:r>
@@ -8796,51 +8796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pondaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (2), pp.425-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8887,90 +8887,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial food web dynamics in response to a Saharan dust event: results from a mesocosm study in the oligotrophic Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
+                <w:t xml:space="preserve">M Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (19), pp.5607 - 5619. </w:t>
@@ -10053,51 +10053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 45, pp. 15-26. </w:t>
@@ -10129,437 +10129,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient control of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the oligotrophic Mediterranean Sea and the impact of Saharan dust events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal variability of the biogeochemical role of Mediterranean aerosols in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ternon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8, pp.2773-2783. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2773-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 8, pp.1067-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1067-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674600v1</w:t>
+                <w:t xml:space="preserve">hal-00671170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal variability of the biogeochemical role of Mediterranean aerosols in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Nutrient control of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the oligotrophic Mediterranean Sea and the impact of Saharan dust events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Catala</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8, pp.1067-1080. </w:t>
+              <w:t xml:space="preserve">, 2011, 8, pp.2773-2783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1067-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2773-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671170v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust deposition: iron source or sink? A case study</w:t>
               </w:r>
@@ -10937,277 +10937,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric input of manganese and iron to the ocean: Seawater dissolution experiments with Saharan and North American dusts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient fertilizing effect of dust in P-deficient LNLC surface ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Mendez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jess Adkins</w:t>
+                <w:t xml:space="preserve">Victoire Rerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2008.08.006⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.L01603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GL041415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502068v1</w:t>
+                <w:t xml:space="preserve">hal-00691392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient fertilizing effect of dust in P-deficient LNLC surface ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+                <w:t xml:space="preserve">Atmospheric input of manganese and iron to the ocean: Seawater dissolution experiments with Saharan and North American dusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess Adkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (1-4, SI), pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2008.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GL041415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691392v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of Saharan dust on the particulate export in the water column of the North Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11336,51 +11336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-D. Loÿe-Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Benyahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 120 (1-4), pp.164-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11762,273 +11762,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved iron distribution in the tropical and sub tropical South Eastern Pacific</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Blain</w:t>
+                <w:t xml:space="preserve">Revisiting atmospheric dust export to the Southern Hemisphere ocean: Biogeochemical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Guieu</w:t>
+                <w:t xml:space="preserve">Rémi Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.269-280. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-269-2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007GB002984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330347v1</w:t>
+                <w:t xml:space="preserve">hal-02567410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting atmospheric dust export to the Southern Hemisphere ocean: Biogeochemical implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalie Mahowald</w:t>
+                <w:t xml:space="preserve">Dissolved iron distribution in the tropical and sub tropical South Eastern Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GB002984⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.269-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-269-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02567410v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust iron dissolution in seawater: Results from a one-year time-series in the Mediterranean Sea</w:t>
               </w:r>
@@ -12399,51 +12399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved iron distribution in the tropical and sub tropical South Eastern Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12566,506 +12566,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle flux in the northeast Atlantic Ocean during the POMME experiment (2001) : Results from mass, carbon, nitrogen, and lipid biomarkers from the drifting sediment traps.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical particle flux in the northeast Atlantic Ocean (POMME experiment).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Goutx</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Desnues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019962v1</w:t>
+                <w:t xml:space="preserve">hal-00308610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical particle flux in the northeast Atlantic Ocean (POMME experiment).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Leblond</w:t>
+                <w:t xml:space="preserve">Biomass burning as a source of dissolved iron to the open ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jeandel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (19), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL022962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00308610v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass burning as a source of dissolved iron to the open ocean?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle flux in the northeast Atlantic Ocean during the POMME experiment (2001) : Results from mass, carbon, nitrogen, and lipid biomarkers from the drifting sediment traps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madeleine Goutx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GL022962⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567395v1</w:t>
+                <w:t xml:space="preserve">hal-00019962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical particle flux in the northeast Atlantic Ocean (POMME experiment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S18</w:t>
@@ -13585,264 +13585,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of cadmium in the Danube estuary: contribution of physical and chemical processes as determined by an experimental approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Guieu</w:t>
+                <w:t xml:space="preserve">Does phosphate adsorption onto Saharan dust explain the unusual N/P ratio in the Mediterranean Sea ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0141-1136(02)00107-1⟩</w:t>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (5-6), pp.629-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00061-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482969v1</w:t>
+                <w:t xml:space="preserve">hal-00166835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does phosphate adsorption onto Saharan dust explain the unusual N/P ratio in the Mediterranean Sea ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Release of cadmium in the Danube estuary: contribution of physical and chemical processes as determined by an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (1), pp.5-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0141-1136(02)00107-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00061-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00166835v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrients and carbon budgets for the Gulf of Lion during the Moogli cruises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14021,319 +14021,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high Saharan dust inputs on dissolved iron distributions in the Mediterranean Sea.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">The level and fate of metals in the Danube River plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bozec</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jm Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (19), pp.17-1-17-4. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54 (3), pp.501-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2001GL014454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/ecss.2000.0660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166825v1</w:t>
+                <w:t xml:space="preserve">hal-03483001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The level and fate of metals in the Danube River plume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Guieu</w:t>
+                <w:t xml:space="preserve">Impact of high Saharan dust inputs on dissolved iron distributions in the Mediterranean Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 54 (3), pp.501-512. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (19), pp.17-1-17-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/ecss.2000.0660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2001GL014454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483001v1</w:t>
+                <w:t xml:space="preserve">hal-00166825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of the Saharan end-member : some biogeochemical implications for the western Mediterranean Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14693,51 +14693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (23), pp.30127-30138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14956,51 +14956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nimmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guerzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15218,51 +15218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 121 (3-4), pp.655-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15618,51 +15618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengchen Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16055,51 +16055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kanakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16450,64 +16450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16577,51 +16577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17050,77 +17050,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
@@ -17201,51 +17201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t>
@@ -17309,51 +17309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Portlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Riso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17421,77 +17421,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithogenic carbon pump”: toward a quantification to its contribution to POC export in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17529,51 +17529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological geography of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17581,51 +17581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
@@ -17779,90 +17779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present status of Mediterranean marine biodiversity and potential anthropogenic threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17917,64 +17917,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on planktonic ecoregions of the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18025,51 +18025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a dynamic biogeochemical division of the Mediterranean Sea in a context of global climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18150,64 +18150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MERMeX Program for the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18267,51 +18267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Kerguelen's Desert a significant source of dissolved iron to the downwind surface ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18450,64 +18450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birthe Zäncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Nicosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18686,51 +18686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19432,51 +19432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dust enrichment on the metabolism of Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Stolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19751,51 +19751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoregionalisation of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19803,51 +19803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France. 2013</w:t>
@@ -19876,64 +19876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and biogeography of the copepods in the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20216,51 +20216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E8FF894"/>
+    <w:nsid w:val="0EBE2505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20447,51 +20447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-guieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6373-8326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101283415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Capone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nicole Fitzsimmons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1703123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04505595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vilain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1232923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Riso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1219594" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Forrer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1249115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hamilton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M.G. Perron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami Bond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bowie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buchholz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-031921-013612" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R Baker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Myriokefalitakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Croot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd8800" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ellwood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagener" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0521-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ellwood" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086685" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366981v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellwood" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0476-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchamad Al Azhar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082770" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366983v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Ito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Scanza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau7671" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Krol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6659-2018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Frischkorn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krupke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rouco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5761-2018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254357v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171980" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dellisanti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502750v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Pedrotti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206664v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M. Ebling" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Landing" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7961-2015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Desboeufs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bon Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5581-2014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491918v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-2933-2014" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Landa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caparros" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6355-2014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-753-2014" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4783-2014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952666v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-11-425-2014" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090615v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5607-2014" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502625v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20076" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mills" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arrigo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berman-Frank" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1765" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952683v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovagnetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conversano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tramontano" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-2973-2013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830195v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wuttig" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Streu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2583-2013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998637v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Law" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breviere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Leeuw" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/en12159" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-7333-2013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296102v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duce" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arimoto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JD01120" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-580TKQVP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857491v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussiez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.05.012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2773-2011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671170v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1067-2011" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830199v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ye" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#246;lker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolf-Gladrow" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2107-2011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502043v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laghdass" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besseling" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01466" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502068v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mendez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Adkins" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2008.08.006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJNTQ8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691392v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Rerolle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041415" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324795v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-809-2010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153697v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahya" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.02.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8QVJKJR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3769-2010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567536v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Remenyi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lam" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003500" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330347v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-269-2008" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330263v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494175v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003213" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019962v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002749" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308610v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002672" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403635v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494200v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaverini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ras" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stock" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1810" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494209v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mosseri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rimmelin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002615" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEBEBF488AA542D8C870AD892E10A5616D4F4DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506682v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018423" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482969v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Garnier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(02)00107-1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N37L87P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166835v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00061-6" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166824v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.3.0856" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166825v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014454" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55L2Q5G4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483001v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Martin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.2000.0660" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BW8DQM4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166823v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000582" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPSFWB7M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483047v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spc Tankere" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fll Muller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Burton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Statham" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(01)00013-9" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLSXD3VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483049v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Morley" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(01)00065-0" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X531JTQS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166816v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900747" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284928v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. C. Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mousty" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trincherini" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1998.0377" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MK8P80L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284950v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chester" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nimmo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerzoni" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(97)88508-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTDPZB52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296106v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Huang" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Yi Yong" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(95)00093-3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SWQNP3B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504910v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Thomas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90099-X" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H238ZZ98-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296095v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Cottan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00699113" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-03SJDN9Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296088v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Thomas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(91)90467-7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P7LHHV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296083v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchen Han" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(89)90193-X" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SGSLJC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121864v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135325v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994387v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_23" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342567v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrovitch Shevchenko" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6644-0_56-3" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845308v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65132" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330258v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765070v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Moal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magadur" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028160v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tilliette" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11142" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957373v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourrier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riso" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salaun" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957383v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139721v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079554v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783465v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952669v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330274v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alar&#231;on" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383234v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025867v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Klaas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945042v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stolpe" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957216v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124125v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghe Fu" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-guieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6373-8326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101283415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Capone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nicole Fitzsimmons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1703123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04505595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vilain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1232923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Riso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1219594" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Forrer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1249115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hamilton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M.G. Perron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami Bond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bowie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buchholz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-031921-013612" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Myriokefalitakis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Croot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd8800" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ellwood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagener" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0521-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ellwood" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086685" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366981v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellwood" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0476-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366983v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Ito" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Scanza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau7671" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352077v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchamad Al Azhar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082770" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Krol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6659-2018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897003v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Frischkorn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krupke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rouco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5761-2018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254357v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171980" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dellisanti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502750v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Pedrotti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206664v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M. Ebling" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Landing" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7961-2015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Desboeufs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bon Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5581-2014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-2933-2014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104305v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Landa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caparros" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6355-2014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-753-2014" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4783-2014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952666v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-11-425-2014" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090615v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5607-2014" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502625v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20076" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mills" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arrigo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berman-Frank" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1765" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952683v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovagnetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conversano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tramontano" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-2973-2013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830195v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wuttig" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Streu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2583-2013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998637v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Law" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breviere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Leeuw" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/en12159" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-7333-2013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296102v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duce" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arimoto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JD01120" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-580TKQVP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857491v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussiez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.05.012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671170v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1067-2011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674600v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2773-2011" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830199v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ye" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#246;lker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolf-Gladrow" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2107-2011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502043v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laghdass" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besseling" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01466" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691392v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Rerolle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041415" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502068v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mendez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Adkins" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2008.08.006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJNTQ8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324795v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-809-2010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153697v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahya" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.02.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8QVJKJR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3769-2010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567536v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Remenyi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lam" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003500" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330347v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-269-2008" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330263v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494175v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003213" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308610v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002672" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019962v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002749" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403635v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494200v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaverini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ras" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stock" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1810" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494209v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mosseri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rimmelin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002615" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEBEBF488AA542D8C870AD892E10A5616D4F4DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506682v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018423" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166835v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00061-6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482969v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Garnier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(02)00107-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N37L87P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166824v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.3.0856" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483001v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Martin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.2000.0660" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BW8DQM4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166825v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014454" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55L2Q5G4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166823v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000582" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPSFWB7M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483047v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spc Tankere" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fll Muller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Burton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Statham" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(01)00013-9" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLSXD3VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483049v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Morley" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(01)00065-0" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X531JTQS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166816v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900747" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284928v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. C. Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mousty" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trincherini" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1998.0377" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MK8P80L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284950v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chester" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nimmo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerzoni" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(97)88508-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTDPZB52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296106v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Huang" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Yi Yong" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(95)00093-3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SWQNP3B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504910v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Thomas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90099-X" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H238ZZ98-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296095v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Cottan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00699113" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-03SJDN9Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296088v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Thomas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(91)90467-7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P7LHHV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296083v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchen Han" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(89)90193-X" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SGSLJC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121864v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135325v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994387v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_23" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342567v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrovitch Shevchenko" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6644-0_56-3" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845308v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65132" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330258v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765070v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Moal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magadur" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028160v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tilliette" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11142" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957373v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourrier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riso" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salaun" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957383v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139721v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079554v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783465v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952669v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330274v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alar&#231;on" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383234v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025867v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Klaas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945042v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stolpe" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957216v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124125v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghe Fu" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>