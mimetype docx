--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -1,20161 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...20109 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Guieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6373-8326</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101283415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=PVO386wAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isalyne Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle I Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ruiz-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 222 (2), pp.118813. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter (DOC, CDOM, FDOM) in the western Tropical South Pacific: Depth- and subregion-resolved variability, and hydrothermal influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 242, pp.103664. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2025.103664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal activity indirectly influences ice nuclei particles in seawater and nascent sea spray of the Subtropical Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-3580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Živković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (22), pp.11039-11050. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Hydrothermal and submarine volcanic activity: impacts on ocean chemistry and plankton dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilana Berman-Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Capone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Nicole Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1703123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dugenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corrales-Ugalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.2971-2999. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-binding by dissolved organic matter in the Western Tropical South Pacific Ocean (GEOTRACES TONGA cruise GPpr14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Whitby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1304118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of submarine volcanic versus hydrothermal activity onto the strontium and lithium isotopic signatures of the water column (TONGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Destrigneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1304930. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2024.1304930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Montanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (12), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton community structure in response to hydrothermal iron inputs along the Tonga-Kermadec arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1232923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of humic-type ligands in the bioavailability and stabilization of dissolved iron in the Western Tropical South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Riso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1219594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying N2 fixation and its contribution to export production near the Tonga-Kermadec Arc using nitrogen isotope budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Forrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1249115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of shallow hydrothermal fluid release on the functioning of phytoplankton communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Portlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1082077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalously high abundance of Crocosphaera in the South Pacific Gyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Ann Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 369 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnac039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farooq Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.1303-1319. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-1303-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03636650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth, Wind, Fire, and Pollution: Aerosol Nutrient Sources and Impacts on Ocean Biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane M.G. Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tami Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bowie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-marine-031921-013612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.e2022GB007363. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Hallstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Riemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet deposition in the remote western and central Mediterranean as a source of trace metals to surface seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.2309 - 2332. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-2309-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contribution of diazotrophs to microbial Fe uptake using a group specific approach in the Western Tropical South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-022-00122-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Foliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Marañón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pérez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Djaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing atmospheric acidity as a modulator of nutrient deposition and ocean biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex R Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kanakidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Nenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Myriokefalitakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L Croot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (28), pp.eabd8800. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abd8800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stolpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-component parameterization of marine ice-nucleating particles based on seawater biology and sea spray aerosol measurements in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Trueblood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birthe Zäncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.4659-4676. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-4659-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean nascent sea spray organic aerosol and relationships with seawater biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Trueblood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.2301-2323. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-10625-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface ocean microbiota determine cloud precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melilotus Thyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.e281. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78097-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Resupply of mesopelagic dissolved iron controlled by particulate iron composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Ellwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tagliabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.175-175. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0521-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the surface microlayer in the Mediterranean Sea: trace metal concentrations and microbial plankton abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Rodríguez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birthe Zäncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (8), pp.2349-2364. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-2349-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Electroactive Humic Substances to the Iron‐Binding Ligands Released During Microbial Remineralization of Sinking Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Whitby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Ellwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (7), pp.e2019GL086685. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL086685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Impact of Dust Deposition on the Productivity of the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muchamad Al Azhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (12), pp.6736-6744. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resupply of mesopelagic dissolved iron controlled by particulate iron composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ellwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tagliabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.995-1003. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0476-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrogenic iron: The missing link to high iron solubility in aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Myriokefalitakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kanakidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Mahowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Scanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (5), pp.eaau7671. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aau7671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of special issue of MERMEX project: Recent advances in the oceanography of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Pairaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: the GESAMP atmospheric iron deposition model intercomparison study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Myriokefalitakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kanakidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Nenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (21), pp.6659-6684. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-6659-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impacts of atmospheric deposition of nitrogen and desert dust-derived phosphorus on nutrients and biological budgets of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.21 - 39. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichodesmium physiological ecology and phosphate reduction in the western tropical South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle R. Frischkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Krupke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Rouco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (19), pp.5761-5778. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-5761-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Ann Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Doglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric nutrients in seawater under current and high p CO 2 conditions after Saharan dust deposition: Results from three minicosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (13), pp.4215-4232. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4215-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.9075. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited impact of ocean acidification on phytoplankton community structure and carbon export in an oligotrophic environment: Results from two short-term mesocosm studies in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maugendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186 (A), pp.72-88. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical regions of the Mediterranean Sea: an objective multidimensional and multivariate environmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Maugendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gattuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Poulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Dellisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186 (A), pp.89-99. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics under different ocean acidification scenarios in a low nutrient low chlorophyll system: the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186 (A), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of formation of transparent exopolymer particles (TEP) and POC export provoked by dust addition under current and high pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.e0171980. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean acidification in the Mediterranean Sea: pelagic mesocosm experiments. A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maugendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gattuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186 (A), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2017.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First mesocosm experiments to study the impacts of ocean acidification on plankton communities in the NW Mediterranean Sea (MedSeA project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maugendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dellisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186 (A), pp.11-29. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved inorganic nitrogen and phosphorus dynamics in seawater following an artificial Saharan dust deposition event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria L. Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2015.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kaberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zatsepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary marine aerosol emissions from the Mediterranean Sea during pre-bloom and oligotrophic conditions: correlations to seawater chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; from a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Schwier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Asmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina M. Ebling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William M. Landing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (14), pp.7961-7976. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-7961-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of the episodic nature of atmospheric deposition to Low Nutrient Low Chlorophyll regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paytan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1179-1198. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fate and settling of mineral dust in surface seawater after atmospheric deposition observed from dust seeding experiments in large mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bon Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (19), pp.5581-5594. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-5581-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dust deposition on carbon budget: a tentative assessment from a mesocosm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (19), pp.5621-5635. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-5621-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Microbial food web dynamics in response to a Saharan dust event: results from a mesocosm study in the oligotrophic Mediterranean Sea&amp;quot; published in Biogeosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caparros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (22), pp.6355 - 6356. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-6355-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C, N and P stoichiometric mismatch between resources and consumers influence the dynamics of a marine microbial food web model and its response to atmospheric N and P inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pondaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.2933-2971. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-11-2933-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplanktonic response to contrasted Saharan dust deposition events during mesocosm experiments in LNLC environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dekaezemacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane L'Helguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.753-796. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-11-753-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted Saharan dust events in LNLC environments: impact on nutrient dynamics and primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dekaezemacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane L'Helguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (17), pp.4783-4800. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-4783-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the lithogenic carbon pump following a simulated dust-deposition event in large mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.1007-1020. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-1007-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to project DUNE, a DUst experiment in a low Nutrient, low chlorophyll Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pondaven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.425-442. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-11-425-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial food web dynamics in response to a Saharan dust event: results from a mesocosm study in the oligotrophic Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caparros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (19), pp.5607 - 5619. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-5607-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-depositional processes: What really happens to new atmospheric iron in the ocean's surface?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), pp.859-870. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gbc.20076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes and patterns of oceanic nutrient limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Berman-Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (9), pp.701-710. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of dust deposition on phytoplankton ecophysiology and succession in a low-nutrient low-chlorophyll ecosystem: a mesocosm experiment in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giovagnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conversano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tramontano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Obernosterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.2973-2991. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-10-2973-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of dust deposition on dissolved trace metal concentrations (Mn, Al and Fe) during a mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wuttig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dammshäuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Streu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (4), pp.2583 - 2600. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-2583-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Research Directions In Surface Ocean-Lower Atmosphere (Solas) Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/en12159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong stimulation of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in oligotrophic Mediterranean Sea: results from dust addition in large in situ mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane L'Helguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.7333-7346. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-10-7333-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mesocosm experiment coupled with optical measurements to assess the fate and sinking of atmospheric particles in clear oligotrophic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bourrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Obolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (2), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-011-0269-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved input of manganese to the ocean: Aerosol source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Arimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99 (D9), pp.18789-18800. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94JD01120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oceanic floods on particulate metal inputs to coastal and deep-sea environments: A case study in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 45, pp. 15-26. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2012.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal variability of the biogeochemical role of Mediterranean aerosols in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane L'Helguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Catala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.1067-1080. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1067-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient control of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the oligotrophic Mediterranean Sea and the impact of Saharan dust events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.2773-2783. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-2773-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust deposition: iron source or sink? A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Völker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wolf-Gladrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (8), pp.2107 - 2124. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-2107-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Saharan dust on the microbial community during a large in situ mesocosm experiment in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laghdass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Besseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (2), pp.201-213. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large clean mesocosms and simulated dust deposition: a new methodology to investigate responses of marine oligotrophic ecosystems to atmospheric inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.2765-2784. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/BG-7-2765-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient fertilizing effect of dust in P-deficient LNLC surface ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Rerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.L01603. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GL041415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric input of manganese and iron to the ocean: Seawater dissolution experiments with Saharan and North American dusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Adkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (1-4, SI), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2008.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Saharan dust on the particulate export in the water column of the North Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-D. Loÿe-Pilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.809-826. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-809-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03324795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of atmospheric fluxes of metals (Al, Fe, Cd, Zn and Pb) and phosphorus over the whole Mediterranean from a one-year monitoring experiment: Biogeochemical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-D. Loÿe-Pilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (1-4), pp.164-178. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2009.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dust deposition on iron cycle in the surface Mediterranean Sea: results from a mesocosm seeding experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (11), pp.3769 - 3781. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-3769-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical iron budgets of the Southern Ocean south of Australia: Decoupling of iron and nutrient cycles in the subantarctic zone by the summertime supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Bowie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lannuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Remenyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (4), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GB003500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved iron distribution in the tropical and sub tropical South Eastern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.269-280. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-269-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial response to dust pulses in the western Mediterranean: Implications for carbon cycling in the oligotrophic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.GB1020. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GB003091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting atmospheric dust export to the Southern Hemisphere ocean: Biogeochemical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Mahowald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (2), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GB002984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Prášil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust iron dissolution in seawater: Results from a one-year time-series in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (16), pp.L16601. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL034581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alarcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.833-845. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-833-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved iron distribution in the tropical and sub tropical South Eastern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2845-2875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric forcing on the annual iron cycle in the western Mediterranean Sea: A 1-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (C9), </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JC003213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle flux in the northeast Atlantic Ocean during the POMME experiment (2001) : Results from mass, carbon, nitrogen, and lipid biomarkers from the drifting sediment traps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Goutx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110, pp.C07S20. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical particle flux in the northeast Atlantic Ocean (POMME experiment).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110, pp.C07S18. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning as a source of dissolved iron to the open ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (19), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL022962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical particle flux in the northeast Atlantic Ocean (POMME experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Souhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of atmospheric nutrients on the autotrophic communities in a low nutrient, low chlorophyll system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chiaverini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (6), pp.1810-1819. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2005.50.6.1810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica fluxes in the northeast Atlantic frontal zone of Mode Water formation (38 degrees-45 degrees N, 16 degrees-22 degrees W) in 2001-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mosseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rimmelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C7), </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of iron and major nutrients for phytoplankton in the northeast Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (6), pp.2095-2104. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2004.49.6.2095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of atmospheric iron in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (3), </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GL018423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does phosphate adsorption onto Saharan dust explain the unusual N/P ratio in the Mediterranean Sea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (5-6), pp.629-634. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00061-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of cadmium in the Danube estuary: contribution of physical and chemical processes as determined by an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (1), pp.5-25. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-1136(02)00107-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrients and carbon budgets for the Gulf of Lion during the Moogli cruises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26 (4), pp.421-433. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-1784(03)00024-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saharan input of phosphate to the oligotrophic water of the open western Mediterranea Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (3), pp.856-869. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.3.0856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high Saharan dust inputs on dissolved iron distributions in the Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (19), pp.17-1-17-4. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GL014454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level and fate of metals in the Danube River plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (3), pp.501-512. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/ecss.2000.0660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of the Saharan end-member : some biogeochemical implications for the western Mediterranean Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (15), pp.10.1029/2001JD000582. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JD000582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal distributions in shelf waters of the northwestern Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spc Tankere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fll Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jd Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Statham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (13-14), pp.1501-1532. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0278-4343(01)00013-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reassessment of trace metal budgets in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nh Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (8), pp.623-627. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0025-326X(01)00065-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trend in total atmospheric deposition fluxes of Aluminium, iron and trace metals in the North western Mediterranean, over the past decade (1985-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (23), pp.30127-30138. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JD900747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On trace metal geochemistry in the Danube River and western Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. C. Tankéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trincherini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (4), pp.471-485. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/ecss.1998.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric input of dissolved and particulate metals to the northwestern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (3-4), pp.655-674. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0645(97)88508-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outflow of trace metals into the Laptev Sea by the Lena River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoon Yi Yong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (3-4), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-4203(95)00093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RARE-EARTH ELEMENTS IN THE MEDITERRANEAN-SEA AND MIXING IN THE MEDITERRANEAN OUTFLOW - COMMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aj Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 121 (3-4), pp.655-662. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(94)90099-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of atmospheric fallout on the upper layer water chemistry of the North-Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brun-Cottan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 17 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00699113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric versus river inputs of metals to the Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Elbaz-Poulichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (4), pp.176-183. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-326X(91)90467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River versus atmospheric input of material to the mediterranean sea: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Elbaz-Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengchen Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 28 (1-3), pp.159-182. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-4203(89)90193-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of metals and contaminants through the water column and lower trophic levels: a mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Heydon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Diss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), France. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine picocyanobacteria, an important player in the distribution of dissolved methane in the Western Tropical South Pacific Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Magadur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Ocean Science Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved iron pattern impacted by shallow hydrothermal sources along a transect through the Tonga-Kermadec arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of thiol and humic substances during the 2019 TONGA Cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Portlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Riso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of shallow hydrothermalism on lithium content and lithium isotope composition of marine plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2022.11142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithogenic carbon pump”: toward a quantification to its contribution to POC export in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological geography of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMBER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust deposition in an oligotrophic marine environment: impact on the carbon budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present status of Mediterranean marine biodiversity and potential anthropogenic threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARU Sustainability Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on planktonic ecoregions of the mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOBAMS Workshop on Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a dynamic biogeochemical division of the Mediterranean Sea in a context of global climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MERMeX Program for the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL CHANGE: MANKIND-MARINE ENVIRONMENT INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, , France. pp.389-392, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Kerguelen's Desert a significant source of dissolved iron to the downwind surface ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Losno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une oasis dans un désert océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'océan en commun : sciences au sud pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.44-45, 2025, Grands Enjeux, 978-2-7099-3067-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An oasis in an ocean desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our shared ocean : science in the Global South for a sustainable world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.42-43, 2025, Grands Enjeux, 978-2-7099-3070-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Atmospheric Deposition on Marine Chemistry and Biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer International Publishing, pp.487-510, 2022, From Air Pollutant Sources to Impacts, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of recent progress and recommendations for future research regarding air pollution sources, processes, and impacts in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kanakidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.543-571, 2022, 978-3-030-82384-9. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust in the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Petrovitch Shevchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Marine Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.1-8, 2015, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6644-0_56-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-Atmosphere interactions of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arneth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean-Atmosphere interactions of particles and gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-246, 2014, 978-3-642-25643-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the PEACETIME cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/75747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peacetime : une campagne inédite associant physico-chimistes de l'atmosphère et biogéochimistes marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.3. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/65132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrients limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Prášil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.2733-2759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine bacterial enrichment in the sea surface microlayer, and surface taxa aerosolization potential in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birthe Zäncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nicosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial variability in the hydrothermal signature of sinking particles and sediments in the Western Tropical South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Montanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dinasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Hallstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Riemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminium removal in the Mediterranean following African dust deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust deposition in an oligotrophic marine environment: impact on the carbon budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Pulido-Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alarçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRUISE REPORT of the TONGA oceanographic campaign (R/V L’Atalante, oct 31-dec 6, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; IRD - Institut de recherche pour le developpement. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric deposition in the low-nutrient-low-chlorophyll (LNLC) ocean: effects on marine life today and in the future (BG/ACP inter-journal SI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Klaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Berend Stuut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and future impact of atmospheric deposition on the structure and functioning of plankton communities in the Mediterranean Sea (Peacetime project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dust enrichment on the metabolism of Mediterranean plankton communities under present and future conditions of pH and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Stolpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of atmospheric composition in Western Mediterranean during PEACETIME cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine V. Desboeufs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghe Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoregionalisation of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and biogeography of the copepods in the mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koubbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès Commission Internationale pour l'Exploration Scientifique de la mer Méditerranée (CIESM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project ChArMEx - Chemistry Aerosol Mediterranean Experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Athier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2008 : 10ème conférence internationale sur la chimie de l’atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId649"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -20216,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EBE2505"/>
+    <w:nsid w:val="F1A0AC7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20447,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-guieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6373-8326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101283415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Capone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nicole Fitzsimmons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1703123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04505595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vilain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1232923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Riso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1219594" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Forrer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1249115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hamilton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M.G. Perron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami Bond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bowie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buchholz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-031921-013612" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Myriokefalitakis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Croot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd8800" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ellwood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagener" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0521-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ellwood" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086685" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366981v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellwood" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0476-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366983v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Ito" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Scanza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau7671" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352077v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchamad Al Azhar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082770" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Krol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6659-2018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897003v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Frischkorn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krupke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rouco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5761-2018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254357v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171980" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dellisanti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502750v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Pedrotti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00027" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206664v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M. Ebling" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Landing" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7961-2015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Desboeufs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bon Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5581-2014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-2933-2014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104305v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Landa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caparros" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6355-2014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-753-2014" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4783-2014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952666v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-11-425-2014" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090615v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5607-2014" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502625v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20076" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mills" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arrigo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berman-Frank" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1765" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952683v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovagnetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conversano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tramontano" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-2973-2013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830195v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wuttig" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Streu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2583-2013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998637v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Law" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breviere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Leeuw" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/en12159" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-7333-2013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296102v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duce" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arimoto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JD01120" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-580TKQVP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857491v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussiez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.05.012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671170v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1067-2011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674600v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2773-2011" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830199v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ye" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#246;lker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolf-Gladrow" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2107-2011" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502043v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laghdass" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besseling" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01466" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691392v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Rerolle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041415" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502068v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mendez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Adkins" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2008.08.006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJNTQ8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324795v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-809-2010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153697v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahya" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.02.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8QVJKJR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3769-2010" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567536v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Remenyi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lam" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003500" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330347v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-269-2008" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330263v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494175v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003213" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308610v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002672" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019962v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002749" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403635v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494200v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaverini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ras" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stock" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1810" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494209v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mosseri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rimmelin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002615" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEBEBF488AA542D8C870AD892E10A5616D4F4DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506682v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018423" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166835v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00061-6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482969v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Garnier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(02)00107-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N37L87P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166824v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.3.0856" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483001v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Martin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.2000.0660" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BW8DQM4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166825v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014454" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55L2Q5G4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166823v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000582" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPSFWB7M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483047v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spc Tankere" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fll Muller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Burton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Statham" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(01)00013-9" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLSXD3VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483049v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Morley" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(01)00065-0" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X531JTQS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166816v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900747" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284928v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. C. Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mousty" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trincherini" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1998.0377" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MK8P80L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284950v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chester" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nimmo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerzoni" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(97)88508-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTDPZB52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296106v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Huang" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Yi Yong" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(95)00093-3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SWQNP3B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504910v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Thomas" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90099-X" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H238ZZ98-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296095v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Cottan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00699113" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-03SJDN9Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296088v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Thomas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(91)90467-7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P7LHHV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296083v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchen Han" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(89)90193-X" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SGSLJC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121864v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135325v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994387v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_23" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342567v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrovitch Shevchenko" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6644-0_56-3" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845308v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65132" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330258v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765070v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Moal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magadur" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028160v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tilliette" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11142" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957373v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourrier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riso" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salaun" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957383v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139721v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079554v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783465v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952669v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330274v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alar&#231;on" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383234v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025867v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Klaas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945042v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stolpe" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957216v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124125v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghe Fu" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-guieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6373-8326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101283415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=PVO386wAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Capone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nicole Fitzsimmons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1703123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04505595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vilain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1232923" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04218071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Riso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1219594" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Forrer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1249115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324786v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Hamilton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M.G. Perron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami Bond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bowie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Buchholz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-031921-013612" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598578v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2309-2022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R Baker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Myriokefalitakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L Croot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd8800" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trueblood" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nicosia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rinaldi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-4659-2021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-10625-2021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78097-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Ellwood" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagener" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0521-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638892v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Ellwood" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086685" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352077v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchamad Al Azhar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082770" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366981v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellwood" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0476-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Ito" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Scanza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau7671" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768737v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Krol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6659-2018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834336v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle R. Frischkorn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Krupke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rouco" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5761-2018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401698v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254357v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473928v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171980" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dellisanti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Pedrotti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206664v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M. Ebling" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Landing" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7961-2015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307704v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Desboeufs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bon Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5581-2014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139588v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5621-2014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104305v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Obernosterer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Landa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caparros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6355-2014" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491918v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-2933-2014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952674v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-753-2014" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078924v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4783-2014" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-11-425-2014" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090615v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5607-2014" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502625v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20076" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209170v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mills" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arrigo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berman-Frank" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1765" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovagnetti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conversano" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tramontano" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-2973-2013" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830195v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wuttig" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Streu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2583-2013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998637v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Law" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breviere" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Leeuw" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/en12159" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952675v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-7333-2013" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296102v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duce" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arimoto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JD01120" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-580TKQVP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857491v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussiez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.05.012" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671170v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1067-2011" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674600v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2773-2011" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830199v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ye" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#246;lker" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolf-Gladrow" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2107-2011" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502043v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laghdass" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besseling" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01466" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691392v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Rerolle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041415" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502068v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mendez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Adkins" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2008.08.006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJNTQ8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324795v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblond" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-809-2010" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153697v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahya" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.02.004" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8QVJKJR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830207v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3769-2010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567536v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Remenyi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lam" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003500" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330347v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-269-2008" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330263v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494175v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003213" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019962v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002749" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308610v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002672" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403635v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494200v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonnet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaverini" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ras" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stock" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.6.1810" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494209v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mosseri" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rimmelin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002615" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEBEBF488AA542D8C870AD892E10A5616D4F4DC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506682v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018423" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166835v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00061-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482969v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Garnier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-1136(02)00107-1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N37L87P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366974v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Diaz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garcia" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00024-0" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166824v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.3.0856" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166825v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014454" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55L2Q5G4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483001v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Martin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.2000.0660" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BW8DQM4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166823v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JD000582" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPSFWB7M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483047v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spc Tankere" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fll Muller" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Burton" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Statham" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0278-4343(01)00013-9" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLSXD3VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483049v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Morley" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(01)00065-0" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X531JTQS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166816v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900747" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284928v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. C. Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mousty" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trincherini" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1998.0377" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MK8P80L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284950v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chester" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nimmo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerzoni" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(97)88508-6" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTDPZB52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296106v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wen Huang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoon Yi Yong" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(95)00093-3" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SWQNP3B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504910v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Thomas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90099-X" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H238ZZ98-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296095v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Cottan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00699113" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-03SJDN9Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296088v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Thomas" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-326X(91)90467-7" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92P7LHHV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296083v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchen Han" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(89)90193-X" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SGSLJC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616708v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Diss" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Payant" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20541" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765070v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Moal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magadur" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957373v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourrier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riso" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salaun" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028160v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weppe" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Tilliette" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11142" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957383v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139721v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171553v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_70" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079554v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121864v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135325v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994387v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_23" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342567v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Petrovitch Shevchenko" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6644-0_56-3" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291352v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/75747" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845308v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65132" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330258v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783465v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952669v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330274v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alar&#231;on" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383234v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025867v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Klaas" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957216v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945042v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stolpe" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124125v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine V. Desboeufs" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghe Fu" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>