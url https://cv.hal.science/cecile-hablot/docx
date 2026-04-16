--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -663,165 +663,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelques observations sur l’extension des conventions collectives</w:t>
+                <w:t xml:space="preserve">De quelques observations sur l’extension des conventions collectives, in dossier sur L’application des conventions collectives, G. Loiseau et A. Martinon (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482850v1</w:t>
+                <w:t xml:space="preserve">hal-02502445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelques observations sur l’extension des conventions collectives, in dossier sur L’application des conventions collectives, G. Loiseau et A. Martinon (dir.)</w:t>
+                <w:t xml:space="preserve">De quelques observations sur l’extension des conventions collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502445v1</w:t>
+                <w:t xml:space="preserve">hal-02482850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -833,120 +833,133 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques à destination des jeunes travailleurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dispositifs de contrôle en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Jeunesse et droit, approches internes et internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, LabLex,, Oct 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">DROIT ET JEUNESSE, APPROCHES INTERNES ET INTERNATIONALES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503493v1</w:t>
+                <w:t xml:space="preserve">hal-02424136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de contrôle en droit du travail</w:t>
+                <w:t xml:space="preserve">Les politiques publiques à destination des jeunes travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
@@ -960,271 +973,258 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DROIT ET JEUNESSE, APPROCHES INTERNES ET INTERNATIONALES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424136v1</w:t>
+                <w:t xml:space="preserve">hal-02424139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques à destination des jeunes travailleurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques publiques à destination des jeunes travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DROIT ET JEUNESSE, APPROCHES INTERNES ET INTERNATIONALES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">colloque Jeunesse et droit, approches internes et internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, LabLex,, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424139v1</w:t>
+                <w:t xml:space="preserve">hal-02503493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndicats d’aujourd’hui, aspects juridiques, secteur privé/secteur public</w:t>
+                <w:t xml:space="preserve">Clause de désignation et de recommandation, aspects normatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudis du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR droit, gestion, économie, Université de Bretagne Occidentale, Feb 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Les enjeux contemporains de la protection sociale d’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Mar 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483039v1</w:t>
+                <w:t xml:space="preserve">hal-02483025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clause de désignation et de recommandation, aspects normatifs</w:t>
+                <w:t xml:space="preserve">Syndicats d’aujourd’hui, aspects juridiques, secteur privé/secteur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux contemporains de la protection sociale d’entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Mar 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Jeudis du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR droit, gestion, économie, Université de Bretagne Occidentale, Feb 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483025v1</w:t>
+                <w:t xml:space="preserve">hal-02483039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations collectives de travail dans une opération de sous-traitance</w:t>
               </w:r>
@@ -1758,165 +1758,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-traitance et relations collectives</w:t>
+                <w:t xml:space="preserve">Le groupe en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sous-traitance, aspects contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.75, 2016</w:t>
+              <w:t xml:space="preserve">Notions et normes en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Panthéon-Assas, pp.127, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482860v1</w:t>
+                <w:t xml:space="preserve">hal-02482854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe en droit du travail</w:t>
+                <w:t xml:space="preserve">Sous-traitance et relations collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notions et normes en droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Panthéon-Assas, pp.127, 2016</w:t>
+              <w:t xml:space="preserve">La sous-traitance, aspects contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.75, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482854v1</w:t>
+                <w:t xml:space="preserve">hal-02482860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion du contrat de travail</w:t>
               </w:r>
@@ -1965,165 +1965,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union européenne : le dialogue social au sein du processus législatif européen</w:t>
+                <w:t xml:space="preserve">Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La norme transnationale et les relations de travail,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Panthéon-Assas,, pp.30, 2014</w:t>
+              <w:t xml:space="preserve">le dialogue social au sein du processus législatif européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Panthéon-Assas, pp.30, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503494v1</w:t>
+                <w:t xml:space="preserve">hal-02483001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union européenne</w:t>
+                <w:t xml:space="preserve">Union européenne : le dialogue social au sein du processus législatif européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">le dialogue social au sein du processus législatif européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Panthéon-Assas, pp.30, 2014</w:t>
+              <w:t xml:space="preserve">La norme transnationale et les relations de travail,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Panthéon-Assas,, pp.30, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483001v1</w:t>
+                <w:t xml:space="preserve">hal-02503494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2353,51 +2353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B936C978"/>
+    <w:nsid w:val="1F21F402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-hablot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502346v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hablot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01676139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02503493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02424136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02424139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02503494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Prigent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-hablot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502346v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hablot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01676139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02424136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02424139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02503493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02503494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Prigent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>