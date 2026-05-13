--- v1 (2026-04-16)
+++ v2 (2026-05-13)
@@ -305,178 +305,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte personnel d’activité et implication des partenaires sociaux, in dossier sur Le CPA, V. Roulet (dir.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seuils d'âge en droit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dedessus-Le-Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.148</w:t>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502366v1</w:t>
+                <w:t xml:space="preserve">hal-01676139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuils d'âge en droit social</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte personnel d’activité et implication des partenaires sociaux, in dossier sur Le CPA, V. Roulet (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676139v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte personnel d’activité et implication des partenaires sociaux</w:t>
               </w:r>
@@ -594,96 +594,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secret des correspondances du salarié opposé à l’employeur : la messagerie électronique, in Le secret : morceaux choisis, A. Marais (dir.)</w:t>
+                <w:t xml:space="preserve">De quelques observations sur l’extension des conventions collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 226-227 (n° sp.), pp.30</w:t>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502427v1</w:t>
+                <w:t xml:space="preserve">hal-02482850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques observations sur l’extension des conventions collectives, in dossier sur L’application des conventions collectives, G. Loiseau et A. Martinon (dir.)</w:t>
               </w:r>
@@ -732,96 +732,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelques observations sur l’extension des conventions collectives</w:t>
+                <w:t xml:space="preserve">Le secret des correspondances du salarié opposé à l’employeur : la messagerie électronique, in Le secret : morceaux choisis, A. Marais (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.164</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 226-227 (n° sp.), pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482850v1</w:t>
+                <w:t xml:space="preserve">hal-02502427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -833,133 +833,120 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de contrôle en droit du travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques publiques à destination des jeunes travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DROIT ET JEUNESSE, APPROCHES INTERNES ET INTERNATIONALES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">colloque Jeunesse et droit, approches internes et internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, LabLex,, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424136v1</w:t>
+                <w:t xml:space="preserve">hal-02503493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques à destination des jeunes travailleurs</w:t>
+                <w:t xml:space="preserve">Les dispositifs de contrôle en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
@@ -973,258 +960,271 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DROIT ET JEUNESSE, APPROCHES INTERNES ET INTERNATIONALES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424139v1</w:t>
+                <w:t xml:space="preserve">hal-02424136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques à destination des jeunes travailleurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques publiques à destination des jeunes travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Jeunesse et droit, approches internes et internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, LabLex,, Oct 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">DROIT ET JEUNESSE, APPROCHES INTERNES ET INTERNATIONALES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503493v1</w:t>
+                <w:t xml:space="preserve">hal-02424139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clause de désignation et de recommandation, aspects normatifs</w:t>
+                <w:t xml:space="preserve">Syndicats d’aujourd’hui, aspects juridiques, secteur privé/secteur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux contemporains de la protection sociale d’entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Mar 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Jeudis du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR droit, gestion, économie, Université de Bretagne Occidentale, Feb 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483025v1</w:t>
+                <w:t xml:space="preserve">hal-02483039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndicats d’aujourd’hui, aspects juridiques, secteur privé/secteur public</w:t>
+                <w:t xml:space="preserve">Clause de désignation et de recommandation, aspects normatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudis du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR droit, gestion, économie, Université de Bretagne Occidentale, Feb 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Les enjeux contemporains de la protection sociale d’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Mar 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483039v1</w:t>
+                <w:t xml:space="preserve">hal-02483025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations collectives de travail dans une opération de sous-traitance</w:t>
               </w:r>
@@ -1689,96 +1689,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d’attribution et types de logements sociaux</w:t>
+                <w:t xml:space="preserve">Sous-traitance et relations collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logement et vulnérabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Varennes, pp.45, 2016</w:t>
+              <w:t xml:space="preserve">La sous-traitance, aspects contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.75, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482864v1</w:t>
+                <w:t xml:space="preserve">hal-02482860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe en droit du travail</w:t>
               </w:r>
@@ -1827,96 +1827,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-traitance et relations collectives</w:t>
+                <w:t xml:space="preserve">Conditions d’attribution et types de logements sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sous-traitance, aspects contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.75, 2016</w:t>
+              <w:t xml:space="preserve">Logement et vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Varennes, pp.45, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482860v1</w:t>
+                <w:t xml:space="preserve">hal-02482864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion du contrat de travail</w:t>
               </w:r>
@@ -1965,165 +1965,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union européenne</w:t>
+                <w:t xml:space="preserve">Union européenne : le dialogue social au sein du processus législatif européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">le dialogue social au sein du processus législatif européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Panthéon-Assas, pp.30, 2014</w:t>
+              <w:t xml:space="preserve">La norme transnationale et les relations de travail,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Panthéon-Assas,, pp.30, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483001v1</w:t>
+                <w:t xml:space="preserve">hal-02503494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union européenne : le dialogue social au sein du processus législatif européen</w:t>
+                <w:t xml:space="preserve">Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hablot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La norme transnationale et les relations de travail,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Panthéon-Assas,, pp.30, 2014</w:t>
+              <w:t xml:space="preserve">le dialogue social au sein du processus législatif européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Panthéon-Assas, pp.30, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503494v1</w:t>
+                <w:t xml:space="preserve">hal-02483001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2353,51 +2353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F21F402"/>
+    <w:nsid w:val="502349F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-hablot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502346v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hablot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01676139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02424136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02424139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02503493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02503494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Prigent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-hablot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502346v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hablot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01676139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le-Moustier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02503493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02424136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02424139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02502867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03239702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02503494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02483001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Prigent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>