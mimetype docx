--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2506,51 +2506,51 @@
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Socorro Santos-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12906-020-2824-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -6149,398 +6149,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bisphenol A and its substitutes on the proliferation and differentiation in Caco-2 intestine cell model: MELBA project.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+                <w:t xml:space="preserve">Le BPS, une bonne alternative au BPA ? Effets métaboliques du BPA et du BPS dans les hépatocytes et les adipocytes - Projet MELBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNRPE National endocrine disruptor research program, International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809669v1</w:t>
+                <w:t xml:space="preserve">hal-02806503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative and multidisciplinary PNR-PE project for studying Chronic Impact of ED Mixture Exposures at environmental low doses on reproduction, development and behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Applanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Applanat</w:t>
+                <w:t xml:space="preserve">Ta Auxiètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ta Auxiètre</w:t>
+                <w:t xml:space="preserve">S Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNRPE National endocrine disruptor research program, International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le BPS, une bonne alternative au BPA ? Effets métaboliques du BPA et du BPS dans les hépatocytes et les adipocytes - Projet MELBA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges de Sousa</w:t>
+                <w:t xml:space="preserve">Effects of Bisphenol A and its substitutes on the proliferation and differentiation in Caco-2 intestine cell model: MELBA project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ivry-del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNRPE National endocrine disruptor research program, International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806503v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition par des mélanges de perturbateurs endocriniens à faibles doses modifie la différenciation adipocytaire</w:t>
               </w:r>
@@ -8045,51 +8045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04CAB0BF"/>
+    <w:nsid w:val="A142F1D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8276,51 +8276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-helies-toussaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3944-9385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171437039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maslo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mazenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Costanzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudalia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Berg&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.03.577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TXZN4FW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Applanat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Anh Auxi&#232;tre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Berdal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976816v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige-Marie Pralet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-25-0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dahan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delmas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02161-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00273-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60938-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00228-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Socorro Santos-Diaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-020-2824-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Socorro Santos Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paulina Barba de La Rosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Negre-Salvayre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8634249" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30776" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Steghens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milkovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borovic-Sunjic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivry-del Moral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70662-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP2BR42P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2014.07.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWJWCNXP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.04.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XMNR3RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00563.2006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Y Tabet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meurin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Ben Driss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Logeart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2006.05.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W40RTVPC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160683v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rasmusen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Tabbi-Anneni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00320.2004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.08.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N8T5XV8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bescond-Jacquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.102.042143" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676983v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raederstorff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabbi-Anneni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond-Jacquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sentex" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sentex" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1472-8206.2001.00031.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raederstorff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Imbert-Teboul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.24.15192" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00126-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178563v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807429v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Applanat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Auxi&#232;tre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Babajko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berdal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806503v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805899v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367394.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763031v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366249_2.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Truchis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366215_2.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2828(01)90409-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F66KD0W2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366554.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabbi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366557.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366550.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366601.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366593.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770664v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pichon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Oudot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366570.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-helies-toussaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3944-9385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171437039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maslo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mazenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Costanzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudalia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Berg&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.03.577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TXZN4FW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Applanat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Anh Auxi&#232;tre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Berdal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976816v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige-Marie Pralet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-25-0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dahan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delmas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02161-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00273-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60938-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00228-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Socorro Santos-Diaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-020-2824-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Socorro Santos Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paulina Barba de La Rosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Negre-Salvayre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8634249" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30776" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Steghens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milkovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borovic-Sunjic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivry-del Moral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70662-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP2BR42P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2014.07.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWJWCNXP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.04.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XMNR3RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00563.2006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Y Tabet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meurin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Ben Driss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Logeart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2006.05.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W40RTVPC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160683v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rasmusen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Tabbi-Anneni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00320.2004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.08.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N8T5XV8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bescond-Jacquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.102.042143" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676983v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raederstorff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabbi-Anneni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond-Jacquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sentex" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sentex" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1472-8206.2001.00031.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raederstorff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Imbert-Teboul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.24.15192" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00126-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178563v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807429v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Applanat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Auxi&#232;tre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Babajko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berdal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805899v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367394.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763031v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366249_2.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Truchis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366215_2.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2828(01)90409-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F66KD0W2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366554.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabbi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366557.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366550.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366601.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366593.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770664v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pichon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Oudot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366570.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>