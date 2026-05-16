--- v1 (2026-04-09)
+++ v2 (2026-05-16)
@@ -6149,398 +6149,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le BPS, une bonne alternative au BPA ? Effets métaboliques du BPA et du BPS dans les hépatocytes et les adipocytes - Projet MELBA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges de Sousa</w:t>
+                <w:t xml:space="preserve">Effects of Bisphenol A and its substitutes on the proliferation and differentiation in Caco-2 intestine cell model: MELBA project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ivry-del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNRPE National endocrine disruptor research program, International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806503v1</w:t>
+                <w:t xml:space="preserve">hal-02809669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative and multidisciplinary PNR-PE project for studying Chronic Impact of ED Mixture Exposures at environmental low doses on reproduction, development and behavior.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Berdal</w:t>
+                <w:t xml:space="preserve">Le BPS, une bonne alternative au BPA ? Effets métaboliques du BPA et du BPS dans les hépatocytes et les adipocytes - Projet MELBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNRPE National endocrine disruptor research program, International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807429v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bisphenol A and its substitutes on the proliferation and differentiation in Caco-2 intestine cell model: MELBA project.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ivry-del Moral</w:t>
+                <w:t xml:space="preserve">An integrative and multidisciplinary PNR-PE project for studying Chronic Impact of ED Mixture Exposures at environmental low doses on reproduction, development and behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Applanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ta Auxiètre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Corre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Berdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNRPE National endocrine disruptor research program, International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809669v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition par des mélanges de perturbateurs endocriniens à faibles doses modifie la différenciation adipocytaire</w:t>
               </w:r>
@@ -8045,51 +8045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A142F1D4"/>
+    <w:nsid w:val="66B1DCA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8276,51 +8276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-helies-toussaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3944-9385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171437039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maslo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mazenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Costanzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudalia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Berg&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.03.577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TXZN4FW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Applanat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Anh Auxi&#232;tre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Berdal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976816v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige-Marie Pralet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-25-0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dahan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delmas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02161-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00273-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60938-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00228-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Socorro Santos-Diaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-020-2824-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Socorro Santos Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paulina Barba de La Rosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Negre-Salvayre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8634249" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30776" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Steghens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milkovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borovic-Sunjic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivry-del Moral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70662-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP2BR42P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2014.07.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWJWCNXP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.04.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XMNR3RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00563.2006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Y Tabet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meurin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Ben Driss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Logeart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2006.05.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W40RTVPC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160683v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rasmusen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Tabbi-Anneni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00320.2004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.08.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N8T5XV8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bescond-Jacquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.102.042143" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676983v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raederstorff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabbi-Anneni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond-Jacquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sentex" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sentex" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1472-8206.2001.00031.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raederstorff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Imbert-Teboul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.24.15192" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00126-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178563v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806503v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807429v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Applanat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Auxi&#232;tre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Babajko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berdal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805899v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367394.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763031v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366249_2.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Truchis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366215_2.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2828(01)90409-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F66KD0W2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366554.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabbi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366557.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366550.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366601.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366593.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770664v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pichon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Oudot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366570.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-helies-toussaint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3944-9385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171437039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maslo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mazenc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Costanzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudalia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Berg&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.03.577" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TXZN4FW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Applanat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Anh Auxi&#232;tre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Berdal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976816v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige-Marie Pralet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REM-25-0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dahan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delmas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02161-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00273-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60938-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00228-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Socorro Santos-Diaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-020-2824-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Socorro Santos Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paulina Barba de La Rosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Negre-Salvayre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8634249" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30776" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Steghens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milkovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borovic-Sunjic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.02.023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivry-del Moral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70662-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP2BR42P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2014.07.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWJWCNXP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.04.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XMNR3RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00563.2006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Y Tabet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meurin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Ben Driss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Logeart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tricot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2006.05.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W40RTVPC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160683v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rasmusen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Tabbi-Anneni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00320.2004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.08.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N8T5XV8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bescond-Jacquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.102.042143" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676983v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raederstorff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674007v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabbi-Anneni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond-Jacquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sentex" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sentex" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1472-8206.2001.00031.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raederstorff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Imbert-Teboul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.24.15192" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00126-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178859v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178563v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Applanat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Auxi&#232;tre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Babajko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berdal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805899v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367394.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763031v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366249_2.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Truchis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matthez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366215_2.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2828(01)90409-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F66KD0W2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366554.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tabbi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366557.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762953v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366550.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366601.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366593.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770664v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pichon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Oudot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366570.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>