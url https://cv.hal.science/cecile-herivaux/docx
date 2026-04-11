--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1026,516 +1026,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Distinct and combined impacts of climate and land use scenarios on water availability and sediment loads for a water supply reservoir in northern Moroccoˮ [International Soil and Water Conservation Research 8 (2020) 141–153]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing nature into cities or preserving existing peri-urban ecosystems? Analysis of preferences in a rapidly urbanizing catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iswcr.2020.08.005⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13020587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173594v1</w:t>
+                <w:t xml:space="preserve">hal-03110095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing nature into cities or preserving existing peri-urban ecosystems? Analysis of preferences in a rapidly urbanizing catchment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is-it worth investing in NBS aiming at reducing water risks? Insights from the economic assessment of three European case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Graveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica A Altamirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Benitez-Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13020587⟩</w:t>
+              <w:t xml:space="preserve">Nature-Based Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbsj.2021.100002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110095v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is-it worth investing in NBS aiming at reducing water risks? Insights from the economic assessment of three European case studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+                <w:t xml:space="preserve">Combining narrative scenarios, local knowledge and land-use change modelling for integrating soil erosion in a global perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Graveline</w:t>
+                <w:t xml:space="preserve">M. Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica A Altamirano</w:t>
+                <w:t xml:space="preserve">F. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature-Based Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbsj.2021.100002⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.105406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337540v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining narrative scenarios, local knowledge and land-use change modelling for integrating soil erosion in a global perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Distinct and combined impacts of climate and land use scenarios on water availability and sediment loads for a water supply reservoir in northern Moroccoˮ [International Soil and Water Conservation Research 8 (2020) 141–153]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Choukri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sabir</w:t>
+                <w:t xml:space="preserve">Mustapha Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillot</w:t>
+                <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">João Pedro Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105, pp.105406. </w:t>
+              <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iswcr.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176282v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services écosystémiques et solutions fondées sur la nature : quelle place pour les eaux souterraines et pour les hydrogéologues ?</w:t>
               </w:r>
@@ -1616,51 +1616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Potential of Groundwater Markets in Agriculture: Results of a Participatory Evaluation in Five French Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1707,90 +1707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct and combined impacts of climate and land use scenarios on water availability and sediment loads for a water supply reservoir in northern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Choukri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Pedro Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1835,226 +1835,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de relocalisation face à la montée du niveau de la mer : perceptions et évaluation des dommages évités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valuing a diversity of ecosystem services: The way forward to protect strategic groundwater resources for the future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Boulet</w:t>
+                <w:t xml:space="preserve">Marine Grémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2018.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130301v1</w:t>
+                <w:t xml:space="preserve">hal-01975179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing a diversity of ecosystem services: The way forward to protect strategic groundwater resources for the future?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques de relocalisation face à la montée du niveau de la mer : perceptions et évaluation des dommages évités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Grémont</w:t>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, p. 75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975179v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of adapting to sea level rise: the importance of ecosystem services in the French Mediterranean sandy coastline</w:t>
               </w:r>
@@ -3006,90 +3006,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining scenario workshops, quantitative approaches and land use change modeling to design plausible future land use scenarios in the Tleta catchment (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnerability of the Mediterranean soils to water erosion: State of knowledge and adaptation strategies in the face of global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3108,234 +3108,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the economic benefits of preserving strategic groundwater resources for present and future generations using the ecosystem services approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pretext of foresight to debate on irrigation groundwater management: lessons from six cases studies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Montginoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grémont Marine</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Figureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330964v1</w:t>
+                <w:t xml:space="preserve">hal-01331096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pretext of foresight to debate on irrigation groundwater management: lessons from six cases studies in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Garin</w:t>
+                <w:t xml:space="preserve">Assessing the economic benefits of preserving strategic groundwater resources for present and future generations using the ecosystem services approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grémont Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331096v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'adaptation et dommages potentiels face à la submersion marine en Languedoc-Roussillon.</w:t>
               </w:r>
@@ -3429,51 +3429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,51 +3554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey-Valette H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balouin Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernier Boissard C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,497 +4113,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique des dommages liés à l'élévation du niveau de la mer : démarche générale et application à la région Languedoc-Roussillon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 107-111</w:t>
+              <w:t xml:space="preserve">Conférence Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658353v1</w:t>
+                <w:t xml:space="preserve">hal-00669672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t>
+                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669672v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Berthelier</w:t>
+                <w:t xml:space="preserve">La gestion qualitative et quantitative de la ressource en eau sur le territoire du SAGE de la basse vallée de l'Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaela Le Bechec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Dix-septièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. " La DCE 10 ans après : une dynamique pour la connaissance et la gestion des eaux souterraines. Avancées techniques et scientifiques "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908810v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion qualitative et quantitative de la ressource en eau sur le territoire du SAGE de la basse vallée de l'Ain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation économique des dommages liés à l'élévation du niveau de la mer : démarche générale et application à la région Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaela Le Bechec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. " La DCE 10 ans après : une dynamique pour la connaissance et la gestion des eaux souterraines. Avancées techniques et scientifiques "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.84</w:t>
+              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658404v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles réponses des politiques publiques face à un risque de long terme ?</w:t>
               </w:r>
@@ -5296,51 +5296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Assessment of Economic Benefits of Groundwater Improvement with Contingent Valuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Groundwater Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.519-549, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5664,51 +5664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,51 +5993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels instruments pour une gestion collective des prélèvements agricoles individuels en eau souterraine ? Mise en débat de scénarios avec des acteurs du territoire dans 5 départements français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,51 +6291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6C5E2E7"/>
+    <w:nsid w:val="B1303034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6522,51 +6522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-herivaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6137-8259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy White" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlin Chien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr-Chuan Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01740-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05372473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Lengieza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet K Swim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Decoster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G Guerriero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su172210102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04634677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Farina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04807256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Neverre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Barriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04448905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Choukri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Naimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.08.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03110095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020587" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03337540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A Altamirano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Benitez-Avila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2021.100002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105406" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03401492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02302600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X19500097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.03.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01975179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.12.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00936047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00659268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Doll&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chisala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Popescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2011.07.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01899535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01330964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;mont Marine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Figureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Morel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balouin Y." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier Boissard C." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment V." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05006495v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658353v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaela Le Bechec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00659422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04648278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calatrava" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23576-9_21" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920687v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02865261v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Figureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03980114v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AGRO0056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-herivaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6137-8259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy White" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlin Chien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr-Chuan Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01740-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05372473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Lengieza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet K Swim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Decoster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G Guerriero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su172210102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04634677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Farina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04807256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Neverre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Barriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04448905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03110095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020587" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03337540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A Altamirano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Benitez-Avila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2021.100002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105406" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Choukri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Naimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.08.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03401492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02302600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X19500097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.03.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01975179v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.12.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130301v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00936047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00659268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Doll&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chisala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Popescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2011.07.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01899535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Figureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01330964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;mont Marine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balouin Y." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier Boissard C." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment V." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05006495v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaela Le Bechec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658353v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00659422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04648278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calatrava" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23576-9_21" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920687v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02865261v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Figureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03980114v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AGRO0056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>