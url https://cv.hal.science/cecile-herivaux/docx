--- v1 (2026-04-11)
+++ v2 (2026-05-10)
@@ -3867,303 +3867,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du transfert des nitrates couplée avec une analyse socio-économique afin de donner les outils pour la gestion des eaux souterraines. Application à la nappe alluviale de la plaine de l'Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+                <w:t xml:space="preserve">Etienne Buscarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Surdyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laurence Angenais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité des systèmes côtiers au changement global et aux évènements extrèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Groundwater Conference 2011 - Gestion des ressources en eau souterraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Orléans, France. pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625685v1</w:t>
+                <w:t xml:space="preserve">hal-00578557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert des nitrates couplée avec une analyse socio-économique afin de donner les outils pour la gestion des eaux souterraines. Application à la nappe alluviale de la plaine de l'Ain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+                <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurence Angenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Buscarlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Surdyk</w:t>
+                <w:t xml:space="preserve">Emmanuelle Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thiéry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater Conference 2011 - Gestion des ressources en eau souterraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Orléans, France. pp.278</w:t>
+              <w:t xml:space="preserve">Vulnérabilité des systèmes côtiers au changement global et aux évènements extrèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578557v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,372 +4238,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+                <w:t xml:space="preserve">Evaluation économique des dommages liés à l'élévation du niveau de la mer : démarche générale et application à la région Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908810v1</w:t>
+                <w:t xml:space="preserve">hal-00658353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion qualitative et quantitative de la ressource en eau sur le territoire du SAGE de la basse vallée de l'Ain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaela Le Bechec</w:t>
+                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. " La DCE 10 ans après : une dynamique pour la connaissance et la gestion des eaux souterraines. Avancées techniques et scientifiques "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.84</w:t>
+              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658404v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique des dommages liés à l'élévation du niveau de la mer : démarche générale et application à la région Languedoc-Roussillon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion qualitative et quantitative de la ressource en eau sur le territoire du SAGE de la basse vallée de l'Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaela Le Bechec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Impacts du changement climatique sur les risques côtiers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Orléans, France. p 107-111</w:t>
+              <w:t xml:space="preserve">Dix-septièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. " La DCE 10 ans après : une dynamique pour la connaissance et la gestion des eaux souterraines. Avancées techniques et scientifiques "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658353v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles réponses des politiques publiques face à un risque de long terme ?</w:t>
               </w:r>
@@ -4863,51 +4863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Buscarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5664,51 +5664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,51 +6291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1303034"/>
+    <w:nsid w:val="3E159855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6522,51 +6522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-herivaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6137-8259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy White" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlin Chien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr-Chuan Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01740-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05372473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Lengieza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet K Swim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Decoster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G Guerriero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su172210102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04634677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Farina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04807256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Neverre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Barriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04448905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03110095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020587" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03337540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A Altamirano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Benitez-Avila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2021.100002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105406" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Choukri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Naimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.08.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03401492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02302600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X19500097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.03.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01975179v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.12.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130301v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00936047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00659268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Doll&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chisala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Popescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2011.07.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01899535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Figureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01330964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;mont Marine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balouin Y." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier Boissard C." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment V." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05006495v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaela Le Bechec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658353v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00659422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04648278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calatrava" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23576-9_21" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920687v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02865261v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Figureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03980114v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AGRO0056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-herivaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6137-8259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy White" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlin Chien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr-Chuan Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01740-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05372473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Lengieza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet K Swim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Decoster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G Guerriero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Saito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su172210102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04634677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Farina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04807256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Neverre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Barriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04448905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03110095v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020587" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03337540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A Altamirano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Benitez-Avila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2021.100002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105406" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Choukri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Naimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.08.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03401492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02302600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X19500097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2020.03.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01975179v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.12.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130301v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4812" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00936047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.04.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00659268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Doll&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chisala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Popescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2011.07.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01899535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01331096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Figureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01330964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;mont Marine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balouin Y." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier Boissard C." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment V." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05006495v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658353v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaela Le Bechec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00659422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04648278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calatrava" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23576-9_21" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920687v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Martel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03945762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02865261v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Figureau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03980114v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AGRO0056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>