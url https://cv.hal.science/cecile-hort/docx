--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,2583 +368,2968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa Pod Husk Carbon Family for Biogas Upgrading: Preliminary Assessment Using the Approximate Adsorption Performance Indicator</w:t>
+                <w:t xml:space="preserve">Performance-based screening of biochars for CO2 and CH4 adsorption: Integrating approximate adsorption performance indicator with elemental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abou Alfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Iragena Dushime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana C Meza-Sepulveda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
+                <w:t xml:space="preserve">Julie Bachelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Beda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/c10040100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.118831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.118831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062235v1</w:t>
+                <w:t xml:space="preserve">hal-05558373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Promising Modified Activated Carbons for CH4 and CO2 Adsorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Hort</w:t>
+                <w:t xml:space="preserve">Optimal adsorbent selection for synthetic biogas: Adsorption in static conditions on activated biochars and activated carbons of CNR-115 family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abou Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Ngoc Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Engineering. A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-9440-1_12⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.108300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490693v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radial‐flow device for the biopurification of a model VOC‐ and wood‐smoke‐ contaminated confined space</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricio Moreno-Casas</w:t>
+                <w:t xml:space="preserve">Exploring Activated Carbons for Sustainable Biogas Upgrading: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Bermúdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Hort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Vergara‐fernández</w:t>
+                <w:t xml:space="preserve">David Bessières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.7533⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (15), pp.4010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en18154010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490630v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Modified Activated Carbon with a Superior CH 4 /CO 2 Adsorption Selectivity for the Biogas Upgrading Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cocoa Pod Husk Carbon Family for Biogas Upgrading: Preliminary Assessment Using the Approximate Adsorption Performance Indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abou Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana C Meza-Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/c10040100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868654v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of methane, ethane and propane on activated carbons by experimental pressure swing adsorption method</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Promising Modified Activated Carbons for CH4 and CO2 Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
+                <w:t xml:space="preserve">G. Iragena Dushime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bachelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abou Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jngse.2021.104124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Engineering. A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Environmental Science and Engineering, pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-9440-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445248v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Sewage Sludge Composting in WWTP: Influence of Meteorological Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radial‐flow device for the biopurification of a model VOC‐ and wood‐smoke‐ contaminated confined space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vergara-Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Moreno-Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bachelart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Moynault</w:t>
+                <w:t xml:space="preserve">Alberto Vergara‐fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18178/ijesd.2020.11.12.1304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (2), pp.370-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.7533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193505v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the CH4/CO2 adsorption selectivity of activated carbons for biogas upgrading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Surface-Modified Activated Carbon with a Superior CH 4 /CO 2 Adsorption Selectivity for the Biogas Upgrading Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bich-Ngoc Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cecile Hort</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2019.103368⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (34), pp.12710-12727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c01264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464926v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 and CH4 Adsorption Behavior of Biomass-Based Activated Carbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Determination of methane, ethane and propane on activated carbons by experimental pressure swing adsorption method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich Ngoc Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pino-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en11113136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.104124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jngse.2021.104124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490766v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of the CH4 and CO2 Pure Gas Adsorption Isotherms on Different Activated Carbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modelling Sewage Sludge Composting in WWTP: Influence of Meteorological Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jeguirim</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Moynault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.8b00297⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.535-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijesd.2020.11.12.1304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129471v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Traces of Toluene and P-Xylene in Indoor Air Using Biofiltration and a Hybrid System (Biofiltration + Adsorption)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Comparative study of the CH4/CO2 adsorption selectivity of activated carbons for biogas upgrading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Ngoc Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Barona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8689-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (5), pp.103368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2019.103368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129453v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Indoor Air Treatment Technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Experimental Determination of the CH4 and CO2 Pure Gas Adsorption Isotherms on Different Activated Carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peredo-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Platel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Limousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11157-015-9363-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (8), pp.3027-3034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.8b00297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129489v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid biological process of indoor air treatment for toluene removal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">CO2 and CH4 Adsorption Behavior of Biomass-Based Activated Carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ondarts</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air &amp; waste : journal of the Air &amp; Waste Management Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10962247.2014.958622⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Energies, 11 (11), pp.art. no. 3136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en11113136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151981v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of compost and mixture of compost and activated carbon as biofilter media for the treatment of indoor air pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of Traces of Toluene and P-Xylene in Indoor Air Using Biofiltration and a Hybrid System (Biofiltration + Adsorption)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Luengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Seby</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (11), pp.10674-10684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8689-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193466v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of two composts as filter media for the removal of gaseous reduced sulfur compounds (RSCs) by biofiltration: Application at industrial scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Indoor Air Treatment Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Luengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Barona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Gallastegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (3), pp.499-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11157-015-9363-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193490v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modelling of adsorption equilibrium, adsorption kinetics and breakthrough curve of toluene at very low concentrations on to activated carbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid biological process of indoor air treatment for toluene removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Réguer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Luengas Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2010.512297⟩</w:t>
+              <w:t xml:space="preserve">Air &amp; waste : journal of the Air &amp; Waste Management Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (12), pp.1403-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10962247.2014.958622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193508v1</w:t>
+                <w:t xml:space="preserve">hal-02151981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Air Purification by Compost Packed Biofilter</w:t>
+                <w:t xml:space="preserve">Evaluation of compost and mixture of compost and activated carbon as biofilter media for the treatment of indoor air pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moynault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Seby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Environmental Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193485v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of sewage sludge and yard waste compost as o biofilter media for the removal of ammonia and volatile organic compunds (VOCs)</w:t>
+                <w:t xml:space="preserve">A comparative study of two composts as filter media for the removal of gaseous reduced sulfur compounds (RSCs) by biofiltration: Application at industrial scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moynault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193477v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological treatment of indoor air for VOC removal: Potential and challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Measurement and modelling of adsorption equilibrium, adsorption kinetics and breakthrough curve of toluene at very low concentrations on to activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2008.03.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (7), pp.757-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2010.512297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04190710v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological treatment of indoor air for VOC removal: Potential and challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor Air Purification by Compost Packed Biofilter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guieysse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04490555v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation of sewage sludge and yard waste compost as o biofilter media for the removal of ammonia and volatile organic compunds (VOCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moynault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological treatment of indoor air for VOC removal: Potential and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guieysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (5), pp.398 - 410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2008.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological treatment of indoor air for VOC removal: Potential and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guieysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (5), pp.398-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2008.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Compounds (VOCs) Biofiltration with Two Packing Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Gidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (9), pp.1053-1061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593332708618719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2954,2120 +3339,2120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Performance of an Activated Carbon's family for Biogas Upgrading using the Adsorption Performance Indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">khaled Abou Alfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Advances on Clean Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polytech Engineering School University of Lille, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Air Filter for Automotive Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luengas T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moynault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelghoum S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Ulm ElectroChemical Talks, Germany, July 20-21, 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact énergétique d’un couplage de procédés -adsorption-photocatalyse - pour traiter l’air intérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Tazzit</w:t>
+                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l'usage de techniques de traitement de l'AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Thermique, 29 mai - 1er juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">Colloque Atmos'Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162755v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l'usage de techniques de traitement de l'AIR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact énergétique d’un couplage de procédés -adsorption-photocatalyse - pour traiter l’air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tazzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Platel</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moynault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Atmos'Fair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, paris, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Thermique, 29 mai - 1er juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363808v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air treatment for the comfort of tertiary building users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmos'Fair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds (VOCs) in indoor air and its treatment by biofiltration-adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-T. Luengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Conferencia Internacional sobre Olores en el Medio Ambiente, 20-21 septiembre 2017, Valladolid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Valladolid, Spain. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUBAIR : Confort des Usagers des Bâtiments tertiaires par l’usagecde techniques de traitement de l’AIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La qualité de l’air Intérieur : enjeu majeur de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of traces of toluene and p-xylene in indoor air using biofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Luengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering, 1st-5th October 2017, Barcelona, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bercelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms spores inactivation by photocatalysis in air handling unit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A comparative study of two processes for indoor VOCS treatment: Biofiltration vs. hybrid system (biological process + adsorption)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Luengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2016, the 14th International Conference on Indoor Air Quality and Climate Ghent, Belgium July 3-8 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">5th International Congress on Green Process Engineering (GPE 2016), Mont Tremblant, Quebec, Canada, June 19 - 24,2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mont Tremblant, Canada. pp.1--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162751v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of two processes for indoor VOCS treatment: Biofiltration vs. hybrid system (biological process + adsorption)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Microorganisms spores inactivation by photocatalysis in air handling unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Green Process Engineering (GPE 2016), Mont Tremblant, Quebec, Canada, June 19 - 24,2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Mont Tremblant, Canada. pp.1--7</w:t>
+              <w:t xml:space="preserve">Indoor Air 2016, the 14th International Conference on Indoor Air Quality and Climate Ghent, Belgium July 3-8 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150013v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un système hybride physico-biologique pour le traitement de l’air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Luengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sur la qualité de l’air pour la santé, AIR Santé Paris 22 et 23 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of indoor air by coupling biofiltration and adsorption in order to eliminate toluene when present with other volatile organic compounds (VOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Luengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering, 3rd European Congress of Applied Biothecnology and 5th European Process Intensification Conference. September 27th–October 1st, 2015, Nice (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined technologies for indoor air treatment: hybrid biosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-T. Luengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gallastegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Meeting on Chemistry Industry and Environment (EMChIE 2015), June 10-12, 2015, Tarragona (Spain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de l’air intérieur par couplage de procédés (biofiltration et adsorption) pour l’élimination du toluène en présence d’autres composes organiques volatils (COVs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Coupling Biofiltration and Adsorption to Treat Indoor VOCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Luengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès Francophone de Génie des Procédés (CFGP) 28-30 avril</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Agadir, Morocco. pp.146</w:t>
+              <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hong-Kong, China. pp.618-625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156892v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Biofiltration and Adsorption to Treat Indoor VOCS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Traitement de l’air intérieur par couplage de procédés (biofiltration et adsorption) pour l’élimination du toluène en présence d’autres composes organiques volatils (COVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luengas Munoz A. T.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hong-Kong, China. pp.618-625</w:t>
+              <w:t xml:space="preserve">9ème Congrès Francophone de Génie des Procédés (CFGP) 28-30 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Agadir, Morocco. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151311v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particularities of indoor air biotreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Luengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Biofiltration to Promising Options in Gaseous Fluxes Biotreatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.197-217, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819064-7.00010-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mejdi Jeguirim; Lionel Limousy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Char and Carbon Materials Derived from Biomass. Production, Characterization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.341-382, 2019, 978-0-12-814893-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814893-8.00009-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5077,1097 +5462,1097 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire : évaluation sur bancs expérimentaux de laboratoire (techniques d’adsorption et de photocatalyse)- CUBAIR : Confort des usagers des bâtiments tertiaires par l’usage de techniques de traitement de l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moynault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, ADEME. 2018, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – Évaluation in situ des performances d’un prototype d’épuration de l’air (techniques de filtration, d’adsorption et de photocatalyse) – CUBAIR : Confort des usagers des bâtiments tertiaires par l'usage de techniques de traitement de l'air. Rapport n°4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – Impact énergétique d’un prototype d’épuration de l’air (techniques de filtration, d’adsorption et de photocatalyse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tazzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moynault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Rapport ADEME n°5, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – De la conception à l’intégration d’un prototype d’épuration d’air (techniques de filtration, d’adsorption et de photocatalyse) - CUBAIR : Confort des usagers des bâtiments tertiaires par l'usage de techniques de traitement de l'air. Rapport n°3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 52 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntivia/UPPA Impact de la pollution de l'air intérieur sur des modèles biologiques de peau. 9 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norlund M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet HyPAIR - Adsorption du dioxyde de soufre sur des filtres de charbon actif Rapport n°2, 14 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Luengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet HyPAIR - Adsorption du dioxyde de soufre sur des filtres de charbon actif Rapport n°1, 35 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact énergétique d'un couplage de procédés - adsorption-photocatalyse -pour traiter l'air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Tazzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moynault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congres Francais de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l’usage de techniques de traitement de l’AIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363966v1</w:t>
-              </w:r>
-[...648 lines deleted...]
-                <w:t xml:space="preserve">hal-02162947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6314,51 +6699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05062231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abou Alfa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abou Saleh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Beda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Iragena Dushime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17041445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte R&#233;ty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05062235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C Meza-Sepulveda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c10040100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iragena Dushime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bachelart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou Alfa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9440-1_12" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Scott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vergara-Ojeda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Moreno-Casas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vergara&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.7533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneb Peredo-Mancilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Ngoc Ho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01264" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Ngoc Ho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pino-Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.104124" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachelart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moynault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2020.11.12.1304" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103368" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghouma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113136" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peredo-Mancilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeguirim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ghimbeu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00297" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Luengas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8689-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Luengas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Barona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Gallastegui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9363-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Luengas Munoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10962247.2014.958622" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Seby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gracy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;guer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2010.512297" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guieysse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Munoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2008.03.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKVLCLBQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490555v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gidas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618719" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04619146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=khaled Abou Alfa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luengas T." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelghoum S." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazzit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hequet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363808v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulbaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Binet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallemans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulbaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02156891v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Luengas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luengas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02150013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luengas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162753v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02156890v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151284v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gallastegui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02156892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luengas Munoz A. T." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151311v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819064-7.00010-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bessieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814893-8.00009-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tazzit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bruno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162945v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162950v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162946v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norlund M." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162949v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachelard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05062231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abou Alfa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abou Saleh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Beda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Iragena Dushime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17041445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte R&#233;ty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachelart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.118831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Ngoc Ho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bessieres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05573693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneb Peredo-Mancilla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Berm&#250;dez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bessi&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18154010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05062235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C Meza-Sepulveda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c10040100" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iragena Dushime" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bachelart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou Alfa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9440-1_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Scott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vergara-Ojeda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Moreno-Casas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vergara&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.7533" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01264" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Ngoc Ho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pino-Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.104124" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moynault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2020.11.12.1304" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peredo-Mancilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeguirim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ghimbeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00297" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghouma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Luengas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8689-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Luengas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Barona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Gallastegui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9363-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Luengas Munoz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10962247.2014.958622" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Seby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gracy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;guer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2010.512297" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guieysse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Munoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2008.03.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKVLCLBQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gidas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618719" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04619146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=khaled Abou Alfa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luengas T." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelghoum S." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulbaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Binet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazzit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hequet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallemans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulbaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02156891v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Luengas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luengas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02150013v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luengas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02156890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gallastegui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02156892v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luengas Munoz A. T." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819064-7.00010-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814893-8.00009-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norlund M." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachelard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tazzit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bruno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>