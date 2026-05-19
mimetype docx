--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -234,546 +234,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of biogas treatment in dry and wet conditions using modified activated carbons of CNR-115 family</w:t>
+                <w:t xml:space="preserve">Performance-based screening of biochars for CO2 and CH4 adsorption: Integrating approximate adsorption performance indicator with elemental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abou Alfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour Abou Saleh</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Iragena Dushime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Platel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Beda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100797⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.118831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.118831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150350v1</w:t>
+                <w:t xml:space="preserve">hal-05558373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based screening of biochars for CO2 and CH4 adsorption: Integrating approximate adsorption performance indicator with elemental analysis</w:t>
+                <w:t xml:space="preserve">Comparative study of biogas treatment in dry and wet conditions using modified activated carbons of CNR-115 family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abou Alfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grace Iragena Dushime</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Abou Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bachelart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrian Beda</w:t>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (5), pp.118831. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.100797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.118831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558373v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal adsorbent selection for synthetic biogas: Adsorption in static conditions on activated biochars and activated carbons of CNR-115 family</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Activated Carbons for Sustainable Biogas Upgrading: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich-Ngoc Ho</w:t>
+                <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bessieres</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfredo Bermúdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108300⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (15), pp.4010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en18154010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558361v1</w:t>
+                <w:t xml:space="preserve">hal-05573693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Activated Carbons for Sustainable Biogas Upgrading: A Comprehensive Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Bermúdez</w:t>
+                <w:t xml:space="preserve">Optimal adsorbent selection for synthetic biogas: Adsorption in static conditions on activated biochars and activated carbons of CNR-115 family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abou Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Abou Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Hort</w:t>
+                <w:t xml:space="preserve">Bich-Ngoc Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bessières</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Bessieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (15), pp.4010. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.108300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en18154010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573693v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocoa Pod Husk Carbon Family for Biogas Upgrading: Preliminary Assessment Using the Approximate Adsorption Performance Indicator</w:t>
               </w:r>
@@ -887,360 +887,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Promising Modified Activated Carbons for CH4 and CO2 Adsorption</w:t>
+                <w:t xml:space="preserve">A radial‐flow device for the biopurification of a model VOC‐ and wood‐smoke‐ contaminated confined space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Iragena Dushime</w:t>
+                <w:t xml:space="preserve">Felipe Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bachelart</w:t>
+                <w:t xml:space="preserve">Christian Vergara-Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abou Alfa</w:t>
+                <w:t xml:space="preserve">Patricio Moreno-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Matei Ghimbeu</w:t>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Hort</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Vergara‐fernández</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Engineering. A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Environmental Science and Engineering, pp.151-163. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (2), pp.370-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-9440-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jctb.7533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490693v1</w:t>
+                <w:t xml:space="preserve">hal-04490630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radial‐flow device for the biopurification of a model VOC‐ and wood‐smoke‐ contaminated confined space</w:t>
+                <w:t xml:space="preserve">New Promising Modified Activated Carbons for CH4 and CO2 Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Scott</w:t>
+                <w:t xml:space="preserve">G. Iragena Dushime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Vergara-Ojeda</w:t>
+                <w:t xml:space="preserve">J. Bachelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio Moreno-Casas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">K. Abou Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 99 (2), pp.370-380. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Engineering. A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Environmental Science and Engineering, pp.151-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.7533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-9440-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490630v1</w:t>
+                <w:t xml:space="preserve">hal-04490693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-Modified Activated Carbon with a Superior CH 4 /CO 2 Adsorption Selectivity for the Biogas Upgrading Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Ngoc Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 95, pp.104124. </w:t>
@@ -1425,77 +1425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Sewage Sludge Composting in WWTP: Influence of Meteorological Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moynault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1542,103 +1542,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the CH4/CO2 adsorption selectivity of activated carbons for biogas upgrading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Ngoc Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (5), pp.103368. </w:t>
@@ -1689,51 +1689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of the CH4 and CO2 Pure Gas Adsorption Isotherms on Different Activated Carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peredo-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeguirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,77 +1810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 and CH4 Adsorption Behavior of Biomass-Based Activated Carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1957,64 +1957,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of Traces of Toluene and P-Xylene in Indoor Air Using Biofiltration and a Hybrid System (Biofiltration + Adsorption)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Luengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2104,77 +2104,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Luengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Barona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorka Gallastegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (3), pp.499-522. </w:t>
@@ -2212,64 +2212,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid biological process of indoor air treatment for toluene removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2346,51 +2346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of compost and mixture of compost and activated carbon as biofilter media for the treatment of indoor air pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,64 +2471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of two composts as filter media for the removal of gaseous reduced sulfur compounds (RSCs) by biofiltration: Application at industrial scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,64 +2605,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (7), pp.757-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2696,77 +2696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Air Purification by Compost Packed Biofilter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2804,64 +2804,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of sewage sludge and yard waste compost as o biofilter media for the removal of ammonia and volatile organic compunds (VOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2925,356 +2925,356 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological treatment of indoor air for VOC removal: Potential and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 26 (5), pp.398 - 410. </w:t>
+              <w:t xml:space="preserve">, 2008, 26 (5), pp.398-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190710v1</w:t>
+                <w:t xml:space="preserve">hal-04490555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological treatment of indoor air for VOC removal: Potential and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 26 (5), pp.398-410. </w:t>
+              <w:t xml:space="preserve">, 2008, 26 (5), pp.398 - 410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490555v1</w:t>
+                <w:t xml:space="preserve">hal-04190710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Compounds (VOCs) Biofiltration with Two Packing Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Gidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3366,77 +3366,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Performance of an Activated Carbon's family for Biogas Upgrading using the Adsorption Performance Indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">khaled Abou Alfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Advances on Clean Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polytech Engineering School University of Lille, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3461,64 +3461,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Air Filter for Automotive Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luengas T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3580,838 +3580,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l'usage de techniques de traitement de l'AIR</w:t>
+                <w:t xml:space="preserve">Air treatment for the comfort of tertiary building users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Hallemans</w:t>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coulbaux</w:t>
+                <w:t xml:space="preserve">G. Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Binet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">S. Lerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Atmos'Fair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, paris, France</w:t>
+              <w:t xml:space="preserve">Atmos'Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363808v1</w:t>
+                <w:t xml:space="preserve">hal-02162757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact énergétique d’un couplage de procédés -adsorption-photocatalyse - pour traiter l’air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tazzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moynault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Thermique, 29 mai - 1er juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air treatment for the comfort of tertiary building users</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l'usage de techniques de traitement de l'AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coulbaux</w:t>
+                <w:t xml:space="preserve">Elise Hallemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lerey</w:t>
+                <w:t xml:space="preserve">Guillaume Coulbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Neaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Maureen Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmos'Fair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Atmos'Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162757v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds (VOCs) in indoor air and its treatment by biofiltration-adsorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Removal of traces of toluene and p-xylene in indoor air using biofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Luengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sochard</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Conferencia Internacional sobre Olores en el Medio Ambiente, 20-21 septiembre 2017, Valladolid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Valladolid, Spain. pp.1--6</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering, 1st-5th October 2017, Barcelona, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bercelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156891v1</w:t>
+                <w:t xml:space="preserve">hal-02162754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUBAIR : Confort des Usagers des Bâtiments tertiaires par l’usagecde techniques de traitement de l’AIR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Neaud</w:t>
+                <w:t xml:space="preserve">Volatile organic compounds (VOCs) in indoor air and its treatment by biofiltration-adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Branchu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.-T. Luengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La qualité de l’air Intérieur : enjeu majeur de santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">IV Conferencia Internacional sobre Olores en el Medio Ambiente, 20-21 septiembre 2017, Valladolid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Valladolid, Spain. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162756v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of traces of toluene and p-xylene in indoor air using biofiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CUBAIR : Confort des Usagers des Bâtiments tertiaires par l’usagecde techniques de traitement de l’AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Luengas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Platel</w:t>
+                <w:t xml:space="preserve">D. Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elias</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering, 1st-5th October 2017, Barcelona, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bercelona, Spain</w:t>
+              <w:t xml:space="preserve">La qualité de l’air Intérieur : enjeu majeur de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162754v1</w:t>
+                <w:t xml:space="preserve">hal-02162756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of two processes for indoor VOCS treatment: Biofiltration vs. hybrid system (biological process + adsorption)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Luengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4475,64 +4475,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4587,77 +4587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un système hybride physico-biologique pour le traitement de l’air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Luengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4695,90 +4695,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of indoor air by coupling biofiltration and adsorption in order to eliminate toluene when present with other volatile organic compounds (VOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Luengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4816,103 +4816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined technologies for indoor air treatment: hybrid biosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-T. Luengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gallastegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Meeting on Chemistry Industry and Environment (EMChIE 2015), June 10-12, 2015, Tarragona (Spain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tarragona, Spain</w:t>
@@ -4954,90 +4954,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Biofiltration and Adsorption to Treat Indoor VOCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Luengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014 - 13th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hong-Kong, China. pp.618-625</w:t>
@@ -5066,64 +5066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de l’air intérieur par couplage de procédés (biofiltration et adsorption) pour l’élimination du toluène en présence d’autres composes organiques volatils (COVs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5219,51 +5219,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particularities of indoor air biotreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Luengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5310,90 +5310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneb Peredo-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ghouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5415,1136 +5415,1136 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814893-8.00009-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – Évaluation in situ des performances d’un prototype d’épuration de l’air (techniques de filtration, d’adsorption et de photocatalyse) – CUBAIR : Confort des usagers des bâtiments tertiaires par l'usage de techniques de traitement de l'air. Rapport n°4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – Impact énergétique d’un prototype d’épuration de l’air (techniques de filtration, d’adsorption et de photocatalyse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tazzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moynault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Rapport ADEME n°5, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire – De la conception à l’intégration d’un prototype d’épuration d’air (techniques de filtration, d’adsorption et de photocatalyse) - CUBAIR : Confort des usagers des bâtiments tertiaires par l'usage de techniques de traitement de l'air. Rapport n°3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hallemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 52 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntivia/UPPA Impact de la pollution de l'air intérieur sur des modèles biologiques de peau. 9 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norlund M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet HyPAIR - Adsorption du dioxyde de soufre sur des filtres de charbon actif Rapport n°2, 14 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Luengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet HyPAIR - Adsorption du dioxyde de soufre sur des filtres de charbon actif Rapport n°1, 35 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact énergétique d'un couplage de procédés - adsorption-photocatalyse -pour traiter l'air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Tazzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moynault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Congres Francais de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CUBAIR, Confort des Usagers des Bâtiments tertiaires par l’usage de techniques de traitement de l’AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Adebiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité de l’air intérieur dans un bâtiment tertiaire : évaluation sur bancs expérimentaux de laboratoire (techniques d’adsorption et de photocatalyse)- CUBAIR : Confort des usagers des bâtiments tertiaires par l’usage de techniques de traitement de l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moynault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, ADEME. 2018, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162944v1</w:t>
-              </w:r>
-[...930 lines deleted...]
-                <w:t xml:space="preserve">hal-02363966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6699,51 +6699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05062231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abou Alfa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abou Saleh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Beda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Iragena Dushime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17041445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte R&#233;ty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachelart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.118831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Ngoc Ho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bessieres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05573693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneb Peredo-Mancilla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Berm&#250;dez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bessi&#232;res" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18154010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05062235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C Meza-Sepulveda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c10040100" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iragena Dushime" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bachelart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou Alfa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9440-1_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Scott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vergara-Ojeda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Moreno-Casas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vergara&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.7533" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01264" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Ngoc Ho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pino-Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.104124" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moynault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2020.11.12.1304" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peredo-Mancilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeguirim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ghimbeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00297" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghouma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Luengas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8689-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Luengas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Barona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Gallastegui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9363-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Luengas Munoz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10962247.2014.958622" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Seby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gracy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;guer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2010.512297" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guieysse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Munoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2008.03.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKVLCLBQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gidas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618719" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04619146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=khaled Abou Alfa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luengas T." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelghoum S." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulbaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Binet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazzit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hequet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallemans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulbaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02156891v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Luengas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luengas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02150013v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luengas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02156890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gallastegui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02156892v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luengas Munoz A. T." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819064-7.00010-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814893-8.00009-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norlund M." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachelard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tazzit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bruno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05062231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abou Alfa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Abou Saleh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Beda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Iragena Dushime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17041445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachelart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.118831" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte R&#233;ty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100797" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05573693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneb Peredo-Mancilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Berm&#250;dez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bessi&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18154010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Ngoc Ho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bessieres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108300" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05062235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C Meza-Sepulveda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c10040100" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Scott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vergara-Ojeda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Moreno-Casas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Hort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vergara&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.7533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iragena Dushime" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bachelart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou Alfa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9440-1_12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c01264" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Ngoc Ho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pino-Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.104124" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moynault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2020.11.12.1304" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peredo-Mancilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeguirim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ghimbeu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limousy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00297" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghouma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Luengas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barona" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8689-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Luengas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Barona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Gallastegui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9363-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Luengas Munoz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10962247.2014.958622" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Seby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gracy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;guer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2010.512297" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guieysse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Munoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2008.03.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKVLCLBQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Gidas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618719" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04619146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=khaled Abou Alfa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luengas T." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelghoum S." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallemans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coulbaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162755v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazzit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hequet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363808v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hallemans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulbaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Binet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luengas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02156891v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Luengas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02150013v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luengas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02156890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gallastegui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02156892v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luengas Munoz A. T." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04490789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819064-7.00010-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814893-8.00009-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162945v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162950v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162946v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norlund M." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162949v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachelard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tazzit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bruno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162944v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>