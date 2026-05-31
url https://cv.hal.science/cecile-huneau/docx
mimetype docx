--- v0 (2026-03-30)
+++ v1 (2026-05-31)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
+                <w:t xml:space="preserve">The slow-evolving Acorus tatarinowii genome sheds light on ancestral monocot evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Pichot</w:t>
+                <w:t xml:space="preserve">Tao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Djari</w:t>
+                <w:t xml:space="preserve">Yue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Verdenaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Marande</w:t>
+                <w:t xml:space="preserve">Jinming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103696⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01187-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507170v1</w:t>
+                <w:t xml:space="preserve">hal-03726345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The slow-evolving Acorus tatarinowii genome sheds light on ancestral monocot evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Huneau</w:t>
+                <w:t xml:space="preserve">Anis Djari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Zhang</w:t>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Li</w:t>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinming Chen</w:t>
+                <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.103696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-022-01187-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726345v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t>
               </w:r>
@@ -1440,753 +1440,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of Ty3-gypsy group LTR retrotransposons Fatima on B-genome specificity of polyploid wheats</w:t>
+                <w:t xml:space="preserve">Duplication and partitioning in evolution and function of homoeologous Q loci governing domestication characters in polyploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena A. Salina</w:t>
+                <w:t xml:space="preserve">Zengcui Zhanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina M. Sergeeva</w:t>
+                <w:t xml:space="preserve">Harry H. Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina G. Adonina</w:t>
+                <w:t xml:space="preserve">Piotr Gornickic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey B. Shcherban</w:t>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry H. Belcram</w:t>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (46), pp.18737 - 18742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1110552108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646051v1</w:t>
+                <w:t xml:space="preserve">hal-02650358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplication and partitioning in evolution and function of homoeologous Q loci governing domestication characters in polyploid wheat</w:t>
+                <w:t xml:space="preserve">The impact of Ty3-gypsy group LTR retrotransposons Fatima on B-genome specificity of polyploid wheats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zengcui Zhanga</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Elena A. Salina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina M. Sergeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina G. Adonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey B. Shcherban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry H. Belcram</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (46), pp.18737 - 18742. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1110552108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650358v1</w:t>
+                <w:t xml:space="preserve">hal-02646051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
+                <w:t xml:space="preserve">Newly synthesized wheat allohexaploids display progenitor-dependent meiotic stability and aneuploidy but structural genomic additivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Szadkowski</w:t>
+                <w:t xml:space="preserve">Imen Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eber</w:t>
+                <w:t xml:space="preserve">Veronique Chague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 186 (1), pp.102-12. </w:t>
+              <w:t xml:space="preserve">, 2010, 186 (1), pp.86-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03182.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03186.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729633v1</w:t>
+                <w:t xml:space="preserve">hal-02665233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide gene expression changes in genetically stable synthetic and natural wheat allohexaploids</w:t>
+                <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Chague</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Just</w:t>
+                <w:t xml:space="preserve">E. Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Mestiri</w:t>
+                <w:t xml:space="preserve">F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 187 (4), pp.1181-1194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03339.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 186 (1), pp.102-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03182.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664349v1</w:t>
+                <w:t xml:space="preserve">hal-00729633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly synthesized wheat allohexaploids display progenitor-dependent meiotic stability and aneuploidy but structural genomic additivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Genome-wide gene expression changes in genetically stable synthetic and natural wheat allohexaploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 186 (1), pp.86-101. </w:t>
+              <w:t xml:space="preserve">, 2010, 187 (4), pp.1181-1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03186.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03339.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665233v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Differential Proliferation of Transposable Elements During the Evolution of the B and A Genomes of Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry H. Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,51 +2433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2532,103 +2532,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic and genomic clues into the stabilization of wheat polyploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Chague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
@@ -2953,51 +2953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Forestan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Battaglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02128-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Banouh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09324-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16185" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Shi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinming Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01187-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595640v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F K S Yeo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vozabova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2627-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Salina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina M. Sergeeva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina G. Adonina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey B. Shcherban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry H. Belcram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-99" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengcui Zhanga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gornickic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110552108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chague" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03339.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03186.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viollet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964177v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V Chaqu&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-555" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Forestan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Battaglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02128-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Banouh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09324-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16185" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Shi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinming Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01187-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595640v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F K S Yeo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vozabova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2627-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengcui Zhanga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry H. Belcram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gornickic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110552108" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Salina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina M. Sergeeva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina G. Adonina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey B. Shcherban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-99" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chague" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03186.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03339.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viollet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964177v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V Chaqu&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-555" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>