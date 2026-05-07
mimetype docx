--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -84,1275 +84,1409 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La canalisation souterraine de Soriech (Lattes, 34) : gestion d’une zone humide au haut Empire</w:t>
+                <w:t xml:space="preserve">Ancient DNA reveals 4000 years of grapevine diversity, viticulture and clonal propagation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Jung</w:t>
+                <w:t xml:space="preserve">Rémi Noraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ott</w:t>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Peyrière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscar Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Wales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.2494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70166-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04239162v1</w:t>
+                <w:t xml:space="preserve">hal-05567879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles inscriptions funéraires retrouvées à Lattes. La fouille préventive de Castelle et Fromigue: l’apport des inscriptions mises au jour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La canalisation souterraine de Soriech (Lattes, 34) : gestion d’une zone humide au haut Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peyrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Varia, 53 (2020), pp.267-278. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 54-55 (2021-2022), pp.127-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03663906v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vin dans les pratiques funéraires : Enquête pluridisciplinaire sur des ensembles de la Celtique méditerranéenne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nouvelles inscriptions funéraires retrouvées à Lattes. La fouille préventive de Castelle et Fromigue: l’apport des inscriptions mises au jour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeopages.5335⟩</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Varia, 53 (2020), pp.267-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2020.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944305v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03663906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des escargots au service de l’archéologie ou l’apport de la malacologie à la compréhension des activités agro-pastorales et des paysages anciens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le vin dans les pratiques funéraires : Enquête pluridisciplinaire sur des ensembles de la Celtique méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.3716⟩</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alcools, 47, pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.5335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873539v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles funéraires Ve - IVe s. de Saint-Pierre à Lattes (34)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’étude des escargots au service de l’archéologie ou l’apport de la malacologie à la compréhension des activités agro-pastorales et des paysages anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.34 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059366v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques culturales et système agraire gallo-romain. L’exemple de la vallée de l’Hérault et du Biterrois (Hérault)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les ensembles funéraires Ve - IVe s. de Saint-Pierre à Lattes (34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.69-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02005523v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau viaire antique du Tricastin et de la Valdaine : relecture des travaux anciens et données nouvelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pratiques culturales et système agraire gallo-romain. L’exemple de la vallée de l’Hérault et du Biterrois (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 42, pp.85-113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ran.2009.1785⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.159-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2013.1882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598526v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures et les pratiques agricoles antiques dans la cité de Béziers : L'exemple de la viticulture et de l'arboriculture sur l'autoroute A75 (Pézenas-Béziers, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudis sobre el món rural d'època romana = Studies on the rural world in the Roman Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp.85-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viticulture antique dans le Tricastin (moyenne vallée du Rhône)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le réseau viaire antique du Tricastin et de la Valdaine : relecture des travaux anciens et données nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.85-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2009.1785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2001.3176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00204654v1</w:t>
+                <w:t xml:space="preserve">hal-00598526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérennité et mutations dans l'organisation de paysages agraires : le Tricastin et le terroir de Lattes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La viticulture antique dans le Tricastin (moyenne vallée du Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Odiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Seris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, La viticulture en Gaule, 58, pp.113-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2001.3176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ran.2000.1571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02007502v1</w:t>
+                <w:t xml:space="preserve">halshs-00204654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pérennité et mutations dans l'organisation de paysages agraires : le Tricastin et le terroir de Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33 (1), pp.351-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2000.1571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La moyenne vallée du Rhône, de l’Isère à l’Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Odiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Le Rhône romain, 56, pp.81-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galia.1999.3245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1362,456 +1496,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace funéraire protohistorique de Saint Pierre : Quel marqueur dans le paysage de Lattes, (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour du paysage funéraire de la Préhistoire à l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Apr 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05007002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La canalisation souterraine de Soriech (Lattes, 34) : gestion d’une zone humide au Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Peyrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eaux sales, eaux troubles, eaux de ruissellement : la gestion des eaux indésirables dans le monde romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Agusta-Boularot; J.-B. Lebret, Oct 2020, Montpellier, France. pp.127-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05007074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tronçon de la voie Domitienne dans les collines de la Moure sur la commune de Loupian (34)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circa villam XVII Travaux récents sur les campagnes de la Narbonnaise, de Tarraconaise et d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Pellecuer, Nov 2021, Loupian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04865789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les analyses chimiques organiques : une nouvelle piste d’étude des pratiques funéraires. SFECAG, Actes du Congrès d’Autun, 2016, p. 27-36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, Congrès d'Autun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Autun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1821,274 +1955,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations du Néolithique et du Bronze ancien : aire de Repos de Valros, Autoroute A75, Section Béziers - Pézenas (Valros et Montblanc, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bui Thi Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , pp.4 vol., 2025, Documents d’archéologie préventive 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/apg2-ac82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole du Lagarel (Saint-André-de-Sangonis, Hérault) : Pratiques funéraires et approche anthropologique (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt;-VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l’Association de la Revue archéologique de Narbonnaise, 303 p., 2022, 52e supplément de la Revue Archéologique de Narbonnaise, 979-10-92655-16-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2098,1341 +2232,1341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Isère et Gardon, le Rhône et ses axes de circulation et d’échanges au milieu de l’âge du Fer (VIe-IVe siècles av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fencke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Bonaventure; Stéphane Carrara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Axes fluviaux et territoires à l’âge du Fer. Actes du 44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lyon, 21-23 mai 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-223, 2022, Collection Afeaf (4), 978-2-9567407-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03984322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la nécropole dans le réseau viaire et parcellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole du Lagarel (Saint-André-de-Sangonis, Hérault). Pratiques funéraires et approche anthropologique (Ier-VIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément 52, pp.23-30, 2022, Revue Archéologique de Narbonnaise, 979-10-92655-16-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03936266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions interdisciplinaires autour des pratiques funéraires gauloises en Languedoc (VIIe-IIe siècles av. J.-C.): l’apport de la chimie organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Frère; Barbara Del Mastro; Priscilla Munzi; Claude Pouzadoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manger, boire, se parfumer pour l’éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, Centre Jean Bérard, pp.351-374, 2021, Collection du Centre Jean Bérard, 978-2-38050-025-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pcjb.8332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une archéologie des cépages. Les vignes cultivées dans le Languedoc romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Wales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ramos-Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Pérard; C., Wolikow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vignobles et vins singuliers, de l’unique au pluriel. Actes des Rencontres du Clos Vougeot, octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaire Unesco Culture et Traditions du Vin; Centre Georges Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-50, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03201905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoque romaine : un paysage construit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! : archéologie des grands travaux entre Nîmes et Montpellier : [exposition, Montpellier Méditerranée Métropole - Site archéologique Lattara/Musée Henri Prades, 17 mai 2017 - 5 février 2018] / sous la direction de Diane Dusseaux, Benoît Ode, Christophe Gilabert et Jean-Yves Breuil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-94-6161-357-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plaine Languedocienne déjà largement viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! : archéologie des grands travaux entre Nîmes et Montpellier : [exposition, Montpellier Méditerranée Métropole - Site archéologique Lattara/Musée Henri Prades, 17 mai 2017 - 5 février 2018] / sous la direction de Diane Dusseaux, Benoît Ode, Christophe Gilabert et Jean-Yves Breuil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-94-6161-357-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe funéraire du Site de Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! : archéologie des grands travaux entre Nîmes et Montpellier : [exposition, Montpellier Méditerranée Métropole - Site archéologique Lattara/Musée Henri Prades, 17 mai 2017 - 5 février 2018] / sous la direction de Diane Dusseaux, Benoît Ode, Christophe Gilabert et Jean-Yves Breuil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-94-6161-357-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions agricoles et artisanales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulez, y a tout à voir ! : archéologie des grands travaux entre Nîmes et Montpellier : [exposition, Montpellier Méditerranée Métropole - Site archéologique Lattara/Musée Henri Prades, 17 mai 2017 - 5 février 2018] / sous la direction de Diane Dusseaux, Benoît Ode, Christophe Gilabert et Jean-Yves Breuil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-94-6161-357-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction du réseau B d’Orange et réseau de communications.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction géographique et historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Odiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Favory. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Tricastin romain : évolution d’un paysage centurié (Drôme, Vaucluse).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 2013, Documents d’Archéologie en Rhône-Alpes et Auvergne, 2-9116125-07-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01987417v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01987408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction géographique et historique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La vie agraire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Odiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Favory. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Tricastin romain : évolution d’un paysage centurié (Drôme, Vaucluse).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 2013, Documents d’Archéologie en Rhône-Alpes et Auvergne, 2-9116125-07-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01987408v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01987442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie agraire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La dynamique du réseau : vers un autre objet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Odiot</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Favory. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Tricastin romain : évolution d’un paysage centurié (Drôme, Vaucluse).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 37, 2013, Documents d’Archéologie en Rhône-Alpes et Auvergne, 2-9116125-07-8</w:t>
+              <w:t xml:space="preserve">Le Tricastin romain : évolution d’un paysage centurié (Drôme, Vaucluse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, 2013, Documents d'Archéologie en Rhône-Alpes et en Auvergne, 2-916125-07-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01987442v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01987451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique du réseau : vers un autre objet.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Construction du réseau B d’Orange et réseau de communications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chouquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Favory. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Tricastin romain : évolution d’un paysage centurié (Drôme, Vaucluse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 37, 2013, Documents d'Archéologie en Rhône-Alpes et en Auvergne, 2-916125-07-8</w:t>
+              <w:t xml:space="preserve">Le Tricastin romain : évolution d’un paysage centurié (Drôme, Vaucluse).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, 2013, Documents d’Archéologie en Rhône-Alpes et Auvergne, 2-9116125-07-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01987451v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01987417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction, évolution et taphonomie des parcellaires en moyenne vallée du Rhône. Un exemple intégré en archéomorphologie et en géoarchéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formes du paysages, 2, Archéologie des parcellaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, p. 95--112, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3442,147 +3576,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site néolithique du Monte Revincu à Santo-Pietro-di-Tenda (Haute-Corse) : fouille programmée 2005/2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romana Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3592,1656 +3726,1656 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnac (34), Les Allées de Laval - Obanis. Un chemin antique dans la vallée de l’Hérault. Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Corbeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04822710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montblanc (34) Aqua Domitia Rec de Ligno/Labournas : Rapport de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel L'Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA-DRAC Occitanie, Inrap. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Hérault (34), Saint-Pargoire Chemin de Saint-Guilhem Terrasses de Gellone : Rapport Final d'Opération de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap midi-MED. 2023, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04284395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corneilhan (34), ZAC Cabrières : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Alvitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2022, 1 vol. (110 p.)</w:t>
+              <w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04286886v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale et Bérange, Occitanie, Hérault (34)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Corneilhan (34), ZAC Cabrières : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F029609, Inrap. 2022, 8 volumes, 2000 p</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2022, 1 vol. (110 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05241141v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04286886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Hérault (34) Loupian Aqua Domitia - Maillon T3 - Tronçon de Poussan à Mèze. Mas de Courty Nord - Voie Domitienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inrap, Institut national de recherches archéologiques préventives. 2022, pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03663979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Saturnin-de-Lucian, Les Crouzets (Hérault) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap méditerranée. 2019, 1 vol. (97 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04286830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattes, Castelle et Fromigue. Voies et espaces funéraires gallo-romains dans le territoire rural de Lattara. Occitanie, Hérault (34). Ligne à Grande Vitesse. Contournement de Nîmes et Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattes, Saint-Pierre Sud. Un ensemble funéraire protohistorique au sein de la campagne lattoise. Occitanie, Hérault (34). Ligne Grande Vitesse, Contournement de Nîmes et Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embournière : Languedoc-Roussillon-Midi-Pyrénées, Hérault (34), Neffiès : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap méditerranée. 2016, 1 vol. (68 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04286788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa de Saint-Amans de Teulet, extra muros : (VIe-XIVe siècles) : Hérault (34), Le Pouget, Les Terrasses de Saint-Amans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] FB11146901, Inrap. 2014, 174 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations humaines pré et protohistoriques et le développement d’un établissement agricole et d’un espace funéraire antiques en bordure de voie. Autoroute A75 - Section Béziers - Pézenas Hérault, Montblanc. Les Cresses Basses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations agricoles et espace funéraire autour d'un carrefour de voies. Autoroute A75 - Section Béziers - Pézenas Hérault, Montblanc et Valros. Renaussas et Champ Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations d’un espace rural antique dans le territoire de la cité de Béziers. Autoroute A75, section Béziers-Pézenas. Hérault, Montblanc et Valros. Aire de Repos de Valros.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat ouvert du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros : Roquessols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2010, 243 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5251,100 +5385,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenèse, fonctions et évolution de la centuriation B d'Orange et essai de restitution diachronique des paléopaysages du Tricastin (Drôme-Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université François Rabelais - Tours, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00595343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5354,147 +5488,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception des paysages et des agro-systèmes antiques de la moyenne vallée de l'Hérault. Apports des biomarqueurs à l'archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">XXX, APDCA, pp.415-430, 2010, Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5504,250 +5638,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies et les tombes de la vallée du Lez (Hérault): morphologie, origine et hiérarchie du réseau (VIe s. av. n.e. / Ve s. de n. è.). Voies, réseaux, paysages en Gaule - Actes du colloque en hommage à Jean-Luc Fiches (Pont-du-Gard, juin 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, pp.23-44, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace rural antique dans le territoire de la cité de Béziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, 574 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01987466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5894,51 +6028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5335" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3716" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1882" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204654v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Odiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1571" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007074v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaudon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wales" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos-Madrigal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ivorra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireunesco-vinetculture.u-bourgogne.fr/ressources-chaire/publications.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ode" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L'H&#233;naff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286788v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499234v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bioul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002455v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3716" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Compan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2013.1882" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1785" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Odiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3245" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jaudon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681636v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8332" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wales" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos-Madrigal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ivorra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonhomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaireunesco-vinetculture.u-bourgogne.fr/ressources-chaire/publications.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02006549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ode" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987417v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L'H&#233;naff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bioul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002455v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00595343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598548v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tardy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>