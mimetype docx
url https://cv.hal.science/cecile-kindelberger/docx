--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -168,3201 +168,3517 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Basic Psychological Needs to Students' Well‐Being Through Positive and Negative Affect</w:t>
+                <w:t xml:space="preserve">Development of Dating Motivations During High School: Contributions of Romantic Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques‐henri Guignard</w:t>
+                <w:t xml:space="preserve">Jean‐michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjop.70067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jad.70132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512216v1</w:t>
+                <w:t xml:space="preserve">hal-05568101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun. Filles et garçons à part mais en accord sur la répartition des rôles sexués.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the labelling of intellectual giftedness shape adolescents' friendship expectations? Le label HPI (Haut Potentiel Intellectuel) façonne-t-il les attentes amicales à l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mbédé Essono</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mallet</w:t>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 125 (2), pp.81-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.252.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931213v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of Basic Psychological Needs to Students' Well‐Being Through Positive and Negative Affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques‐henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjop.70067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035337v1</w:t>
+                <w:t xml:space="preserve">hal-05512216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun : filles et garçons à part mais en accord sur la répartition des rôles sexués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun. Filles et garçons à part mais en accord sur la répartition des rôles sexués.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mbédé Essono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 129-130, pp.27-46</w:t>
+              <w:t xml:space="preserve">, 2022, 129-130, pp.27-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931427v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mbédé Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129-130, pp.27-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890126v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun : filles et garçons à part mais en accord sur la répartition des rôles sexués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mbédé Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129-130, pp.27-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890118v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation parmi les pairs comme facteur de développement</w:t>
+                <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.615-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sode.12415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/enf2.183.0455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02890132v1</w:t>
+                <w:t xml:space="preserve">hal-02890126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents' sociosexual orientation is related to attachment to their same-sex parent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2018.01.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (4), pp.881-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10964-019-01137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931960v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents’ sociosexual orientation is related to attachment to their same-sex parent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La socialisation parmi les pairs comme facteur de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.183.0455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689416v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de l’estime de soi à l’adolescence : proposition d’une nouvelle échelle multidimensionnelle (Emesa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adolescents' sociosexual orientation is related to attachment to their same-sex parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Picherit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.10.002⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2018.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890157v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu de la subjectivité des adolescents face aux mesures de prévention de l’alcool et du tabac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adolescents’ sociosexual orientation is related to attachment to their same-sex parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Élise Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drogues, santé et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1037731ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02890212v1</w:t>
+                <w:t xml:space="preserve">hal-01689416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Aging Process in Dementia-Free Adults With Down Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mesure de l’estime de soi à l’adolescence : proposition d’une nouvelle échelle multidimensionnelle (Emesa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Tsao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gerald Bussy</w:t>
+                <w:t xml:space="preserve">S. Picherit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal on Intellectual and Developmental Disabilities </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1352/1944-7558-120.1.3⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392739v1</w:t>
+                <w:t xml:space="preserve">hal-02890157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staying Alone or Getting Attached: Development of the Motivations Toward Romantic Relationships During Adolescence</w:t>
+                <w:t xml:space="preserve">L’enjeu de la subjectivité des adolescents face aux mesures de prévention de l’alcool et du tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Tsao</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetic Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 175 (2), pp.147-162. </w:t>
+              <w:t xml:space="preserve">Drogues, santé et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.24-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221325.2013.834291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1037731ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890219v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I always stop before I get sick”: a qualitative study on French adolescents alcohol use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Acier</w:t>
+                <w:t xml:space="preserve">Variability of the Aging Process in Dementia-Free Adults With Down Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Tsao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Guibert</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Fréminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Bussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Substance Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/14659891.2014.909892⟩</w:t>
+              <w:t xml:space="preserve">American Journal on Intellectual and Developmental Disabilities </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (1), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1352/1944-7558-120.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864012v1</w:t>
+                <w:t xml:space="preserve">hal-01392739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of two methods designed to identify children's or adolescents' friendship groups</w:t>
+                <w:t xml:space="preserve">Staying Alone or Getting Attached: Development of the Motivations Toward Romantic Relationships During Adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Herbé</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Tsao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Genetic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175 (2), pp.147-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221325.2013.834291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503311001059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04035244v1</w:t>
+                <w:t xml:space="preserve">hal-02890219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre pairs : diversité et place dans le développement de l’enfant.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“I always stop before I get sick”: a qualitative study on French adolescents alcohol use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Substance Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (4), pp.262-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14659891.2014.909892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932169v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily rhythmicity of attention in morning- vs. evening-type adolescents at boarding school under different psychosociological testing conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of two methods designed to identify children's or adolescents' friendship groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Feunteun</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kindermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Herbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/07420521003794051⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (01), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503311001059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932034v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of cognitive development in children with Down syndrome: Relevance of good reasons for using the cluster procedure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Kindelberger</w:t>
+                <w:t xml:space="preserve">Les relations entre pairs : diversité et place dans le développement de l’enfant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162, pp.15-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772117v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités de loisirs des enfants et des adolescents comme milieu de développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily rhythmicity of attention in morning- vs. evening-type adolescents at boarding school under different psychosociological testing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Clarisse</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.1527⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (4), pp.826-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07420521003794051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932069v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social goals and peer relationships in early adolescence.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mallet</w:t>
+                <w:t xml:space="preserve">Variability of cognitive development in children with Down syndrome: Relevance of good reasons for using the cluster procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.426 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2008.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.069.0071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04035349v1</w:t>
+                <w:t xml:space="preserve">hal-01772117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conciliation des rôles professionnels et parentaux, un facteur de stress professionnel : construction et première validation d'une échelle de mesure</w:t>
+                <w:t xml:space="preserve">Les activités de loisirs des enfants et des adolescents comme milieu de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Clarisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Testu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2004.06.001⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (36/4), pp.485-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.1527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04932097v1</w:t>
+                <w:t xml:space="preserve">hal-04932069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les croyances légitimant l’agression : un facteur de maintien des conduites agressives se développant avec l’âge ?</w:t>
+                <w:t xml:space="preserve">Social goals and peer relationships in early adolescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2004.09.005⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Numéro 69 (1), pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.069.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932136v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in early adolescents' aggressive behaviors towards peers</w:t>
+                <w:t xml:space="preserve">La conciliation des rôles professionnels et parentaux, un facteur de stress professionnel : construction et première validation d'une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mallet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Testu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (1), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2004.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les croyances légitimant l’agression : un facteur de maintien des conduites agressives se développant avec l’âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (8), pp.537-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2004.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual differences in early adolescents' aggressive behaviors towards peers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2000, 50 (2), pp.259-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de démarche en orientation : Lien avec la construction de l’identité vocationnelle et le sentiment d’efficacité personnelle à s’orienter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dautreme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kiker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation : perceptions, usages et connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thiphaine Bocquet; Célénie Brasselet; Paul Lehner; Alice Olivier, Nov 2025, Villeneuve d’Ascq, INSPE de l’Académie de Lille – Hauts-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La motivation académique durant l'adolescence et la période jeunes adultes : de ses déterminants psychologiques et éducatifs à sa place dans la construction identitaire et le devenir adulte.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La séparation parentale et l’estime de soi chez les figures d’attachement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makanga, Jean-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction entre la personne en développement et ses milieux de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIPSYDEVE, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Adaptation, Variabilités et Transformation en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932306v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences inter-individuelles dans les besoins fondamentaux et le bien-être des étudiants selon certaines caractéristiques sociodémographiques</w:t>
+                <w:t xml:space="preserve">La motivation académique durant l'adolescence et la période jeunes adultes : de ses déterminants psychologiques et éducatifs à sa place dans la construction identitaire et le devenir adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Interaction entre la personne en développement et ses milieux de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPSYDEVE, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557117v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répercussions psychologiques de la COVID-19 sur la santé mentale et la résilience de la population africaine : revue de la littérature.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Différences inter-individuelles dans les besoins fondamentaux et le bien-être des étudiants selon certaines caractéristiques sociodémographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identité &amp; culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Libreville (Gabon), Jun 2023, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932284v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'estime de soi des adolescents à haut potentiel intellectuel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
+                <w:t xml:space="preserve">Répercussions psychologiques de la COVID-19 sur la santé mentale et la résilience de la population africaine : revue de la littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Mouvangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Identité &amp; culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Libreville (Gabon), Jun 2023, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692932v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la motivation au cours du lycée : effets de sexe, de la filière, du redoublement et des caractéristiques du projet professionnel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'estime de soi des adolescents à haut potentiel intellectuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions entre la personne en développement et ses milieux de vie: Etude chez l'enfant, l'adolescent et l'adulte en émergence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIPSYDEVE, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890183v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la motivation au cours du lycée : effets du sexe, de la filière, du redoublement et des caractéristiques du projet professionnel ?</w:t>
+                <w:t xml:space="preserve">Évolution de la motivation au cours du lycée : effets de sexe, de la filière, du redoublement et des caractéristiques du projet professionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions entre la personne en développement et ses milieux de vie</w:t>
+              <w:t xml:space="preserve">Interactions entre la personne en développement et ses milieux de vie: Etude chez l'enfant, l'adolescent et l'adulte en émergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932543v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe d'affirmation de soi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la motivation au cours du lycée : effets du sexe, de la filière, du redoublement et des caractéristiques du projet professionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Montpelliéraines de Psychiatrie de l'enfant et de l'adolescent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Interactions entre la personne en développement et ses milieux de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPSYDEVE, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075582v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le groupe d'affirmation de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aussilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Montpelliéraines de Psychiatrie de l'enfant et de l'adolescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A validation study of Arnett's (1994) bi-dimension model of sensation seeking with French adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème Biennial Meeting of the International Society for the Study of Behavioral Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3372,520 +3688,520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi et recherche de sensation à l’adolescence : Quelles implications dans les conduites addictives à l’adolescence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème journées internationales de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes, pp.178-180, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets contradictoires de l’estime de soi sur les conduites à risques à l’adolescence : différences selon le type de conduite à risque, la dimension de l’estime de soi et le sexe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème journées internationales de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes, pp.175-177, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation aux relations amoureuses à l'adolescence Une conception pluraliste pour l'étude des conduites de flirts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-232, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation aux relations amoureuses à l’adolescence : une conception pluraliste pour l’étude des conduites de flirts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.227-232, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la personnalité dans les relations avec les pairs à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José van Zwieten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Branje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Florin; P. Vrignaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets des dimensions conatives en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.147-163, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités extrascolaires, un facteur négligé de l’adaptation scolaire des enfants et des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Florin; P. Vrignaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets des dimensions conatives en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.165-182, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3895,147 +4211,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être subjectif : définitions, composantes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beayni El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coudronniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4045,105 +4361,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SE SOCIALISER PARMI SES PAIRS A L’ADOLESCENCE : CONTRIBUTION GENERALE ET SPECIFIQUE DES EXPERIENCES AMICALES, AMOUREUSES ET DE POPULARITE AUX DEVELOPPEMENTS SOCIAL ET CONATIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. UNIVERSITE PARIS NANTERRE, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04891241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4211,51 +4527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="063F7C89"/>
+    <w:nsid w:val="8E7D6930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4442,51 +4758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-kindelberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6793-5300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083688072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357752249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05512216v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;henri Guignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.70067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mb&#233;d&#233; Essono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.183.0455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.01.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picherit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.10.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037731ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Fr&#233;minville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bussy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-120.1.3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2013.834291" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14659891.2014.909892" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035244v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kindermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herb&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311001059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc'H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feunteun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420521003794051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kindelberger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2008.10.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1527" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.069.0071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Testu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX7V8VJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dautreme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kiker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557117v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Koumba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Mouvangui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aussilloux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; van Zwieten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Branje" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-04891241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-kindelberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6793-5300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083688072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357752249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05568101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Galharret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.70132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05512216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;henri Guignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.70067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mb&#233;d&#233; Essono" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.183.0455" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.01.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picherit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.10.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Guibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037731ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Fr&#233;minville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bussy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-120.1.3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2013.834291" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14659891.2014.909892" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kindermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herb&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311001059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc'H" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feunteun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420521003794051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kindelberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2008.10.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1527" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.069.0071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Testu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX7V8VJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dautreme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kiker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05577129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Koumba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makanga, Jean-Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Mouvangui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aussilloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; van Zwieten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Branje" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-04891241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>