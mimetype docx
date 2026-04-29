--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -553,247 +553,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun. Filles et garçons à part mais en accord sur la répartition des rôles sexués.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoires d’élaboration d’un projet vocationnel au cours du lycée : interrelations avec les processus identitaires, la motivation et les indicateurs de décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mbédé Essono</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129-130, pp.27-46</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.307 - 339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931213v1</w:t>
+                <w:t xml:space="preserve">hal-05595272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun. Filles et garçons à part mais en accord sur la répartition des rôles sexués.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mbédé Essono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 129-130, pp.27-46</w:t>
+              <w:t xml:space="preserve">, 2022, 129-130, pp.27-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035337v1</w:t>
+                <w:t xml:space="preserve">hal-04931213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun : filles et garçons à part mais en accord sur la répartition des rôles sexués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mbédé Essono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -808,463 +795,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129-130, pp.27-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931427v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun : filles et garçons à part mais en accord sur la répartition des rôles sexués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mbédé Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129-130, pp.27-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890126v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
+                <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10964-019-01137-5⟩</w:t>
+              <w:t xml:space="preserve">Social Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.615-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sode.12415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890118v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation parmi les pairs comme facteur de développement</w:t>
+                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enf2.183.0455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (4), pp.881-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10964-019-01137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890132v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents' sociosexual orientation is related to attachment to their same-sex parent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La socialisation parmi les pairs comme facteur de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2018.01.013⟩</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.183.0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931960v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents’ sociosexual orientation is related to attachment to their same-sex parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1280,789 +1271,811 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de l’estime de soi à l’adolescence : proposition d’une nouvelle échelle multidimensionnelle (Emesa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adolescents' sociosexual orientation is related to attachment to their same-sex parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Picherit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.10.002⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2018.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890157v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu de la subjectivité des adolescents face aux mesures de prévention de l’alcool et du tabac</w:t>
+                <w:t xml:space="preserve">La mesure de l’estime de soi à l’adolescence : proposition d’une nouvelle échelle multidimensionnelle (Emesa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Élise Guibert</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picherit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drogues, santé et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1037731ar⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890212v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Aging Process in Dementia-Free Adults With Down Syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enjeu de la subjectivité des adolescents face aux mesures de prévention de l’alcool et du tabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerald Bussy</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal on Intellectual and Developmental Disabilities </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1352/1944-7558-120.1.3⟩</w:t>
+              <w:t xml:space="preserve">Drogues, santé et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.24-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037731ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392739v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staying Alone or Getting Attached: Development of the Motivations Toward Romantic Relationships During Adolescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of the Aging Process in Dementia-Free Adults With Down Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Tsao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Tsao</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Fréminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Bussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221325.2013.834291⟩</w:t>
+              <w:t xml:space="preserve">American Journal on Intellectual and Developmental Disabilities </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (1), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1352/1944-7558-120.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890219v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I always stop before I get sick”: a qualitative study on French adolescents alcohol use</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Staying Alone or Getting Attached: Development of the Motivations Toward Romantic Relationships During Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Guibert</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Tsao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Substance Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/14659891.2014.909892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Genetic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175 (2), pp.147-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221325.2013.834291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864012v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of two methods designed to identify children's or adolescents' friendship groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“I always stop before I get sick”: a qualitative study on French adolescents alcohol use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Herbé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503311001059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Substance Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (4), pp.262-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14659891.2014.909892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035244v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre pairs : diversité et place dans le développement de l’enfant.</w:t>
+                <w:t xml:space="preserve">A comparison of two methods designed to identify children's or adolescents' friendship groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kindermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Herbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (01), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503311001059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932169v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily rhythmicity of attention in morning- vs. evening-type adolescents at boarding school under different psychosociological testing conditions</w:t>
               </w:r>
@@ -2159,536 +2172,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of cognitive development in children with Down syndrome: Relevance of good reasons for using the cluster procedure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Kindelberger</w:t>
+                <w:t xml:space="preserve">Les relations entre pairs : diversité et place dans le développement de l’enfant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162, pp.15-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772117v1</w:t>
+                <w:t xml:space="preserve">hal-04932169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités de loisirs des enfants et des adolescents comme milieu de développement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Clarisse</w:t>
+                <w:t xml:space="preserve">Variability of cognitive development in children with Down syndrome: Relevance of good reasons for using the cluster procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.1527⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.426 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2008.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932069v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social goals and peer relationships in early adolescence.</w:t>
+                <w:t xml:space="preserve">Les activités de loisirs des enfants et des adolescents comme milieu de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mallet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Clarisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.069.0071⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (36/4), pp.485-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.1527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035349v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conciliation des rôles professionnels et parentaux, un facteur de stress professionnel : construction et première validation d'une échelle de mesure</w:t>
+                <w:t xml:space="preserve">Social goals and peer relationships in early adolescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Testu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2004.06.001⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Numéro 69 (1), pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.069.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04932097v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les croyances légitimant l’agression : un facteur de maintien des conduites agressives se développant avec l’âge ?</w:t>
+                <w:t xml:space="preserve">La conciliation des rôles professionnels et parentaux, un facteur de stress professionnel : construction et première validation d'une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Testu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2004.09.005⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (1), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2004.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932136v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les croyances légitimant l’agression : un facteur de maintien des conduites agressives se développant avec l’âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (8), pp.537-543. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2004.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in early adolescents' aggressive behaviors towards peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2704,51 +2786,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 50 (2), pp.259-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2758,310 +2840,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de démarche en orientation : Lien avec la construction de l’identité vocationnelle et le sentiment d’efficacité personnelle à s’orienter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dautreme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kiker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation : perceptions, usages et connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thiphaine Bocquet; Célénie Brasselet; Paul Lehner; Alice Olivier, Nov 2025, Villeneuve d’Ascq, INSPE de l’Académie de Lille – Hauts-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séparation parentale et l’estime de soi chez les figures d’attachement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makanga, Jean-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation, Variabilités et Transformation en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation académique durant l'adolescence et la période jeunes adultes : de ses déterminants psychologiques et éducatifs à sa place dans la construction identitaire et le devenir adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction entre la personne en développement et ses milieux de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-individuelles dans les besoins fondamentaux et le bien-être des étudiants selon certaines caractéristiques sociodémographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3116,168 +3198,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussions psychologiques de la COVID-19 sur la santé mentale et la résilience de la population africaine : revue de la littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Mouvangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité &amp; culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Libreville (Gabon), Jun 2023, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estime de soi des adolescents à haut potentiel intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3319,306 +3401,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la motivation au cours du lycée : effets de sexe, de la filière, du redoublement et des caractéristiques du projet professionnel.</w:t>
+                <w:t xml:space="preserve">Evolution de la motivation au cours du lycée : effets du sexe, de la filière, du redoublement et des caractéristiques du projet professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions entre la personne en développement et ses milieux de vie: Etude chez l'enfant, l'adolescent et l'adulte en émergence</w:t>
+              <w:t xml:space="preserve">Interactions entre la personne en développement et ses milieux de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890183v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la motivation au cours du lycée : effets du sexe, de la filière, du redoublement et des caractéristiques du projet professionnel ?</w:t>
+                <w:t xml:space="preserve">Évolution de la motivation au cours du lycée : effets de sexe, de la filière, du redoublement et des caractéristiques du projet professionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions entre la personne en développement et ses milieux de vie</w:t>
+              <w:t xml:space="preserve">Interactions entre la personne en développement et ses milieux de vie: Etude chez l'enfant, l'adolescent et l'adulte en émergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932543v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe d'affirmation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aussilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Montpelliéraines de Psychiatrie de l'enfant et de l'adolescent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A validation study of Arnett's (1994) bi-dimension model of sensation seeking with French adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3634,574 +3716,701 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème Biennial Meeting of the International Society for the Study of Behavioral Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de l'attachement aux parents et aux groupes des pairs à l'estime de soi des adolescents: rôle modérateur des relations amicales proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makanga, Jean-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement, éducation et apprentissages tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, NANCY, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi et recherche de sensation à l’adolescence : Quelles implications dans les conduites addictives à l’adolescence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème journées internationales de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes, pp.178-180, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets contradictoires de l’estime de soi sur les conduites à risques à l’adolescence : différences selon le type de conduite à risque, la dimension de l’estime de soi et le sexe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème journées internationales de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes, pp.175-177, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation aux relations amoureuses à l'adolescence Une conception pluraliste pour l'étude des conduites de flirts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-232, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation aux relations amoureuses à l’adolescence : une conception pluraliste pour l’étude des conduites de flirts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.227-232, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la personnalité dans les relations avec les pairs à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José van Zwieten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Branje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Florin; P. Vrignaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets des dimensions conatives en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.147-163, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités extrascolaires, un facteur négligé de l’adaptation scolaire des enfants et des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Florin; P. Vrignaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets des dimensions conatives en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.165-182, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4211,147 +4420,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être subjectif : définitions, composantes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beayni El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Coudronniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4361,105 +4570,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SE SOCIALISER PARMI SES PAIRS A L’ADOLESCENCE : CONTRIBUTION GENERALE ET SPECIFIQUE DES EXPERIENCES AMICALES, AMOUREUSES ET DE POPULARITE AUX DEVELOPPEMENTS SOCIAL ET CONATIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. UNIVERSITE PARIS NANTERRE, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04891241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4527,51 +4736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E7D6930"/>
+    <w:nsid w:val="9784784D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4758,51 +4967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-kindelberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6793-5300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083688072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357752249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05568101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Galharret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.70132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05512216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;henri Guignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.70067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mb&#233;d&#233; Essono" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.183.0455" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.01.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picherit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.10.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Guibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037731ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Fr&#233;minville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bussy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-120.1.3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2013.834291" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14659891.2014.909892" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kindermann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herb&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311001059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc'H" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feunteun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420521003794051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kindelberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2008.10.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1527" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.069.0071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Testu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX7V8VJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dautreme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kiker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05577129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Koumba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makanga, Jean-Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Mouvangui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aussilloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; van Zwieten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Branje" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-04891241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-kindelberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6793-5300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083688072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357752249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05568101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Galharret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.70132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05512216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;henri Guignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.70067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05595272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mb&#233;d&#233; Essono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12415" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.183.0455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.01.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picherit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.10.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Guibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037731ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Fr&#233;minville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bussy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-120.1.3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2013.834291" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14659891.2014.909892" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kindermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herb&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311001059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc'H" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feunteun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420521003794051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kindelberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2008.10.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1527" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.069.0071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Testu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX7V8VJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dautreme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kiker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05577129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Koumba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makanga, Jean-Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Mouvangui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075582v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aussilloux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05577160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; van Zwieten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Branje" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-04891241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>