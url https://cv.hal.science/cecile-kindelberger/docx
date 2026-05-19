--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -490,63 +490,67 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques‐henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sjop.70067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -635,51 +639,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun. Filles et garçons à part mais en accord sur la répartition des rôles sexués.</w:t>
+                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun : filles et garçons à part mais en accord sur la répartition des rôles sexués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mbédé Essono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
@@ -688,2149 +692,1959 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 129-130, pp.27-46</w:t>
+              <w:t xml:space="preserve">, 2021, 129-130, pp.27-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931213v1</w:t>
+                <w:t xml:space="preserve">hal-04931427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Mbédé Essono</w:t>
+                <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.615-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sode.12415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035337v1</w:t>
+                <w:t xml:space="preserve">hal-02890126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation de sexe et socialisation entre élèves de collège au Cameroun : filles et garçons à part mais en accord sur la répartition des rôles sexués</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (4), pp.881-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10964-019-01137-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931427v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adolescents' sociosexual orientation is related to attachment to their same-sex parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sode.12415⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2018.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890126v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adolescents’ sociosexual orientation is related to attachment to their same-sex parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890118v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation parmi les pairs comme facteur de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (3), pp.455. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.183.0455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents’ sociosexual orientation is related to attachment to their same-sex parent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enjeu de la subjectivité des adolescents face aux mesures de prévention de l’alcool et du tabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drogues, santé et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.24-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037731ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689416v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents' sociosexual orientation is related to attachment to their same-sex parent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mesure de l’estime de soi à l’adolescence : proposition d’une nouvelle échelle multidimensionnelle (Emesa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picherit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2018.01.013⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931960v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de l’estime de soi à l’adolescence : proposition d’une nouvelle échelle multidimensionnelle (Emesa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of the Aging Process in Dementia-Free Adults With Down Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Tsao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Picherit</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Fréminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Bussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.10.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal on Intellectual and Developmental Disabilities </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (1), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1352/1944-7558-120.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890157v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu de la subjectivité des adolescents face aux mesures de prévention de l’alcool et du tabac</w:t>
+                <w:t xml:space="preserve">Staying Alone or Getting Attached: Development of the Motivations Toward Romantic Relationships During Adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Élise Guibert</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Tsao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drogues, santé et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1037731ar⟩</w:t>
+              <w:t xml:space="preserve">Journal of Genetic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175 (2), pp.147-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221325.2013.834291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890212v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Aging Process in Dementia-Free Adults With Down Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Tsao</w:t>
+                <w:t xml:space="preserve">“I always stop before I get sick”: a qualitative study on French adolescents alcohol use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerald Bussy</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal on Intellectual and Developmental Disabilities </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1352/1944-7558-120.1.3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Substance Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (4), pp.262-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14659891.2014.909892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392739v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staying Alone or Getting Attached: Development of the Motivations Toward Romantic Relationships During Adolescence</w:t>
+                <w:t xml:space="preserve">A comparison of two methods designed to identify children's or adolescents' friendship groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Tsao</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kindermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Herbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221325.2013.834291⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (01), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503311001059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890219v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I always stop before I get sick”: a qualitative study on French adolescents alcohol use</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les relations entre pairs : diversité et place dans le développement de l’enfant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Substance Use</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162, pp.15-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864012v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of two methods designed to identify children's or adolescents' friendship groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily rhythmicity of attention in morning- vs. evening-type adolescents at boarding school under different psychosociological testing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Herbé</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (4), pp.826-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07420521003794051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503311001059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04035244v1</w:t>
+                <w:t xml:space="preserve">hal-04932034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily rhythmicity of attention in morning- vs. evening-type adolescents at boarding school under different psychosociological testing conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Feunteun</w:t>
+                <w:t xml:space="preserve">Variability of cognitive development in children with Down syndrome: Relevance of good reasons for using the cluster procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tsao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.426 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2008.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/07420521003794051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04932034v1</w:t>
+                <w:t xml:space="preserve">hal-01772117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre pairs : diversité et place dans le développement de l’enfant.</w:t>
+                <w:t xml:space="preserve">Les activités de loisirs des enfants et des adolescents comme milieu de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Clarisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (36/4), pp.485-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.1527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932169v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of cognitive development in children with Down syndrome: Relevance of good reasons for using the cluster procedure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Kindelberger</w:t>
+                <w:t xml:space="preserve">Social goals and peer relationships in early adolescence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2008.10.009⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Numéro 69 (1), pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.069.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772117v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités de loisirs des enfants et des adolescents comme milieu de développement</w:t>
+                <w:t xml:space="preserve">La conciliation des rôles professionnels et parentaux, un facteur de stress professionnel : construction et première validation d'une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Testu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.1527⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (1), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2004.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932069v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social goals and peer relationships in early adolescence.</w:t>
+                <w:t xml:space="preserve">Les croyances légitimant l’agression : un facteur de maintien des conduites agressives se développant avec l’âge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.069.0071⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (8), pp.537-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2004.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035349v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conciliation des rôles professionnels et parentaux, un facteur de stress professionnel : construction et première validation d'une échelle de mesure</w:t>
+                <w:t xml:space="preserve">Individual differences in early adolescents' aggressive behaviors towards peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Testu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 55 (1), pp.9-20. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 50 (2), pp.259-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...32 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2840,310 +2654,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de démarche en orientation : Lien avec la construction de l’identité vocationnelle et le sentiment d’efficacité personnelle à s’orienter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dautreme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kiker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élèves face aux dispositifs, ressources et pratiques en matière d’orientation : perceptions, usages et connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thiphaine Bocquet; Célénie Brasselet; Paul Lehner; Alice Olivier, Nov 2025, Villeneuve d’Ascq, INSPE de l’Académie de Lille – Hauts-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séparation parentale et l’estime de soi chez les figures d’attachement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makanga, Jean-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation, Variabilités et Transformation en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation académique durant l'adolescence et la période jeunes adultes : de ses déterminants psychologiques et éducatifs à sa place dans la construction identitaire et le devenir adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction entre la personne en développement et ses milieux de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-individuelles dans les besoins fondamentaux et le bien-être des étudiants selon certaines caractéristiques sociodémographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3198,168 +3012,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussions psychologiques de la COVID-19 sur la santé mentale et la résilience de la population africaine : revue de la littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Mouvangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité &amp; culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Libreville (Gabon), Jun 2023, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estime de soi des adolescents à haut potentiel intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3401,306 +3215,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la motivation au cours du lycée : effets du sexe, de la filière, du redoublement et des caractéristiques du projet professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions entre la personne en développement et ses milieux de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la motivation au cours du lycée : effets de sexe, de la filière, du redoublement et des caractéristiques du projet professionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions entre la personne en développement et ses milieux de vie: Etude chez l'enfant, l'adolescent et l'adulte en émergence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe d'affirmation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aussilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Montpelliéraines de Psychiatrie de l'enfant et de l'adolescent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A validation study of Arnett's (1994) bi-dimension model of sensation seeking with French adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3716,51 +3530,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème Biennial Meeting of the International Society for the Study of Behavioral Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3770,124 +3584,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'attachement aux parents et aux groupes des pairs à l'estime de soi des adolescents: rôle modérateur des relations amicales proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makanga, Jean-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement, éducation et apprentissages tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3897,520 +3711,520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi et recherche de sensation à l’adolescence : Quelles implications dans les conduites addictives à l’adolescence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème journées internationales de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes, pp.178-180, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets contradictoires de l’estime de soi sur les conduites à risques à l’adolescence : différences selon le type de conduite à risque, la dimension de l’estime de soi et le sexe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème journées internationales de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes, pp.175-177, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation aux relations amoureuses à l'adolescence Une conception pluraliste pour l'étude des conduites de flirts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-232, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation aux relations amoureuses à l’adolescence : une conception pluraliste pour l’étude des conduites de flirts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.227-232, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la personnalité dans les relations avec les pairs à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José van Zwieten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Branje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Florin; P. Vrignaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets des dimensions conatives en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.147-163, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités extrascolaires, un facteur négligé de l’adaptation scolaire des enfants et des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Florin; P. Vrignaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets des dimensions conatives en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.165-182, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4420,147 +4234,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être subjectif : définitions, composantes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beayni El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beayni El</w:t>
+                <w:t xml:space="preserve">Charlotte Coudronniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tess Bretesché</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4570,105 +4384,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SE SOCIALISER PARMI SES PAIRS A L’ADOLESCENCE : CONTRIBUTION GENERALE ET SPECIFIQUE DES EXPERIENCES AMICALES, AMOUREUSES ET DE POPULARITE AUX DEVELOPPEMENTS SOCIAL ET CONATIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. UNIVERSITE PARIS NANTERRE, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04891241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4736,51 +4550,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9784784D"/>
+    <w:nsid w:val="27D9094D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4967,51 +4781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-kindelberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6793-5300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083688072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357752249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05568101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Galharret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.70132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05512216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;henri Guignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.70067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05595272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mb&#233;d&#233; Essono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12415" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.183.0455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.01.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picherit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.10.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Guibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037731ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Fr&#233;minville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bussy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-120.1.3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2013.834291" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14659891.2014.909892" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kindermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herb&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311001059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc'H" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feunteun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420521003794051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kindelberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2008.10.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1527" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.069.0071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Testu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX7V8VJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dautreme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kiker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05577129v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Koumba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makanga, Jean-Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Mouvangui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075582v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aussilloux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05577160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; van Zwieten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Branje" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-04891241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-kindelberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6793-5300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083688072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357752249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05568101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Galharret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.70132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.252.0081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05512216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;henri Guignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.70067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05595272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mb&#233;d&#233; Essono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.01.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.183.0455" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Guibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037731ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picherit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.10.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Fr&#233;minville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Touraine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bussy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1352/1944-7558-120.1.3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2013.834291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14659891.2014.909892" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kindermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311001059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc'H" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feunteun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420521003794051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kindelberger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2008.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1527" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.069.0071" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932097v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Testu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX7V8VJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04035276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dautreme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kiker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05577129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Koumba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makanga, Jean-Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Mouvangui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03692932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075582v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aussilloux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05577160v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; van Zwieten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Branje" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-04891241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>