--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile LACÔTE-COQUEREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l’Éducation et de la Formation. Centre de Recherche en éducation de Nantes (CREN - UR 26 61)Consortium de recherche Participe 3.0 Numérique & Autisme                                                    Formatrice universitaire Société & École inclusives           Enseignante spécialisée élèves à Besoins Éducatifs ParticuliersChargée de mission école inclusive - Rectorat de Nantes, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-lacote-coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6976-6109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets en fragilités et savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets aux savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.075.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels visages de l’éthique au prisme d’une école hospitalière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116967ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant au regard des micro-violences et des liminalités institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éducation et micro-violences : effet de loupe sur les freins à la transition inclusive, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre parmi les pairs, obstacle ou opportunité heuristique ? Langages en miroir de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155rz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique éducative au regard des fragilités humaines ? Filiation, rupture et redéfinition du sujet agissant chez Hannah Arendt pour un monde non-totalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.77-89. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.074.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les réseaux du cerveau à la vie sociale, 16ème université d'automne, 51, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injustices épistémiques : lorsqu’autisme et dyscommunication se conjuguent, comment faire entendre ses choix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.26984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’accompagnement en réalité virtuelle pour adultes autistes dyscommunicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Educations et Formations à l'épreuve des transitions, 53, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du silence : Quels dispositifs funambules pour entendre la voix de ceux qui ne parlent pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Vulnérabilité du sujet à tous les âges de la vie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Jan 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique éducative et philosophique à l’aune de l’anthropologie conjonctive : re-penser la vulnérabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFEVI-CREN, Feb 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre la Cité et les savoirs accessibles aux Invisibilisés Autistes : Défi éthique ou illusion du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international OPHRIS " Dynamiques impulsées par les politiques publiques de l’éducation inclusive à l’épreuve de l’accessibilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des pratiques sur le handicap – Recherche &amp; intervention scolaire, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la vulnérabilité humaine ? De la blessure au postulat d'éducabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Feb 2026, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement capacitant : Oser imaginer d’autres langages autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales "École inclusive : quels environnements capacitants ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation versus liminalité : des concepts pour redéfinir l'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche SEFEVI "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Éducation de Nantes (CREN), France, Apr 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle & Autisme dyscommunicant : Défi technologique ou promesse inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème colloque international ACFAS "Inclusion scolaire et technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap. recherche et Intervention Scolaires (OPHRIS), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme : Entre désinstitutionalisation et résistances, quel devenir éducatif ? Dynamique d’un dispositif participatif aux acteurs pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap, recherche et Intervention scolaires (OPHRIS), Jun 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et cognition incarnée : Défi éthique au regard de l’autisme dyscommunicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques "Apprendre avec la réalité virtuelle : défis, enjeux et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes université, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors les murs ; quels chemins de traverse heuristiques pour former un public autiste vulnérable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université UCO Angers, France, Jan 2024, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages en terres inconnues : Autisme et Réalité Virtuelle, quelles clefs pour l'autodétermination et l'émergence du Sujet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils numériques, Réalité Virtuelle et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence Autisme et Troubles du neurodéveloppement/Exac-t, Dec 2024, Université de Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Practical Philosophy: Self-Inquiry for Autistic Subjects with Language Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Biennale internationale de Philosophie pratique, Laboratoire de Recherche en Philosophie Pratique (L.R.Ph.P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de l’Égée, Apr 2024, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme & Silenciation : Apprendre par les Pairs, obstacle épistémique ou opportunité heuristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International Education Et Formation "Apprendre avec et par les autres en éducation et en formation. Enjeux épistémiques, éthiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anthropocentré pour sujets dyscommunicants avec autisme ; entre liminalité et émancipation idéelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence internationale ALTER Protection Autonomie Emancipation : une alliance (im)possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALTER, Jun 2023, Aubervilliers-Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulation and self-determination: polymorphous concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : école inclusive, quelles perceptions autour de la notion d'auto-régulation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education, Mar 2023, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux du cerveau à la vie sociale, 16ème université d’automne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arapi - Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations, Oct 2022, Le Croisic (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves troublés, élèves troublants : Pédagogies différenciée, diversifiée et individualisée, quels étayages scolaires face aux handicap et besoins éducatifs particuliers [Formation de formateurs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d'Intérêt National " Ecole inclusive ; de la grande difficulté scolaire". National Interest Module: " inclusive schools; major difficulties at school"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education (INSPE), Jan 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'accompagnement d'adultes autistes dyscommunicants en phase de transition sociétale vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque doctoral international de l'éducation et de la formation " Education &amp; Formation : accompagner les transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2022, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et émotions : Comment développer l’autonomie de Sujets Autistes dyscommunicants aux percepts psycho-sensoriels spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Interventions éducatives en autisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL Lausanne, Sep 2023, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations éthiques : Handicap et Vulnérabilité au prisme de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'éthique et les disciplines scolaires. Tagung Ethik und Schulfächer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Pédagogique de Fribourg, Sep 2023, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche plurisensorielle en classe : quels liens entre bien-être des élèves et apprentissages ? A multi-sensory approach in the classroom : what are the links between student well-being and learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Santé et Bien-être à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Éducation de Nantes, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des artefacts numériques de réalité virtuelle chez des jeunes adultes autistes pour étayer l'activité d'accès à un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation SIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF), Sep 2022, Lausanne ( CH), Suisse. pp.392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir et tester un outil de réalité virtuelle pour public à besoins éducatifs particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imprévu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17e Nuit européenne des chercheur·e·s, Sep 2022, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche participative impliquant des parents et des jeunes autistes pour l’apprentissage des soins bucco-dentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La recherche transdisciplinaire au bénéfice des personnes concernées par les TND : de la physiopathologie aux outils numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Autisme &amp; Tnd-IMind, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des outils numériques dans l’accès à un habitat inclusif pour adulte en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interantional "éducation et numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et Philosophie Pratique : En-Quête de Soi pour Sujets autistes au langage altéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Biennale of Practical Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rhodes (Grèce), France. pp.412-424, 2026, 978-618-87338-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. SCITEPRESS - Science and Technology Publications, pp.484-491, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et Corporéité heuristique : Conter les mots sur le bout des doigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in : Catherine Guillot, Séverine Parayre, Anne Olivier [dir.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en éducation : Inclusion, bien-être et expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, L'Harmattan, pp.75-90, 2026, Coll. "Pédagogies, Formations et Recherches", 978-2-336-58580-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Group, pp.27-36, 2025, 978-1-83612-061-2. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9781836120612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Applications of Virtual Reality (chap. 9, pp. 571-574) in : G.C. Burdea & P. Coiffet (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore C. Burdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Wiley-IEEE Press, 2024, 978-1-118-01480-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une Communauté Éducative Inclusive pour apprenants dyscommunicants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Communauté Éducative Inclusive : Penser et construire des institutions inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Pédagogies, Formations et Recherches", 978-2-336-47303-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux bien scolariser un élève à besoins éducatifs particuliers, mais je ne suis pas formé.e pour le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.41-53, 2024, Mythes et réalités, 978-2-7256-4606-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des synesthésies au service des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellab Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bienveillance et bien-être à l'école : Plaidoyer pour une éducation humaine et exigeante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7013-1970-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes Autistes dyscommunicants. Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Nantes université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04936950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et étayages dans les activités d'apprentissage instrumentées : en quoi la spécificité des gestes et micro-gestes des aidants familiaux influe-t-elle sur l'apprentissage des soins buccodentaires d'enfants avec un TSA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03622930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile LACÔTE-COQUEREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l’Éducation et de la Formation. Centre de Recherche en éducation de Nantes (CREN - UR 26 61)Consortium de recherche Participe 3.0 Numérique & Autisme                                                    Formatrice universitaire Société & École inclusives           Enseignante spécialisée élèves à Besoins Éducatifs ParticuliersChargée de mission école inclusive - Rectorat de Nantes, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-lacote-coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6976-6109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets aux savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.075.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets en fragilités et savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels visages de l’éthique au prisme d’une école hospitalière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116967ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant au regard des micro-violences et des liminalités institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éducation et micro-violences : effet de loupe sur les freins à la transition inclusive, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre parmi les pairs, obstacle ou opportunité heuristique ? Langages en miroir de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155rz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique éducative au regard des fragilités humaines ? Filiation, rupture et redéfinition du sujet agissant chez Hannah Arendt pour un monde non-totalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.77-89. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.074.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injustices épistémiques : lorsqu’autisme et dyscommunication se conjuguent, comment faire entendre ses choix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.26984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les réseaux du cerveau à la vie sociale, 16ème université d'automne, 51, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’accompagnement en réalité virtuelle pour adultes autistes dyscommunicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Educations et Formations à l'épreuve des transitions, 53, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre la Cité et les savoirs accessibles aux Invisibilisés Autistes : Défi éthique ou illusion du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international OPHRIS " Dynamiques impulsées par les politiques publiques de l’éducation inclusive à l’épreuve de l’accessibilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des pratiques sur le handicap – Recherche &amp; intervention scolaire, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique éducative et philosophique à l’aune de l’anthropologie conjonctive : re-penser la vulnérabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFEVI-CREN, Feb 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la vulnérabilité humaine ? De la blessure au postulat d'éducabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Feb 2026, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du silence : Quels dispositifs funambules pour entendre la voix de ceux qui ne parlent pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Vulnérabilité du sujet à tous les âges de la vie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Jan 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation versus liminalité : des concepts pour redéfinir l'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche SEFEVI "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Éducation de Nantes (CREN), France, Apr 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement capacitant : Oser imaginer d’autres langages autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales "École inclusive : quels environnements capacitants ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle & Autisme dyscommunicant : Défi technologique ou promesse inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème colloque international ACFAS "Inclusion scolaire et technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap. recherche et Intervention Scolaires (OPHRIS), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors les murs ; quels chemins de traverse heuristiques pour former un public autiste vulnérable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université UCO Angers, France, Jan 2024, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages en terres inconnues : Autisme et Réalité Virtuelle, quelles clefs pour l'autodétermination et l'émergence du Sujet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils numériques, Réalité Virtuelle et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence Autisme et Troubles du neurodéveloppement/Exac-t, Dec 2024, Université de Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et cognition incarnée : Défi éthique au regard de l’autisme dyscommunicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques "Apprendre avec la réalité virtuelle : défis, enjeux et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes université, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme : Entre désinstitutionalisation et résistances, quel devenir éducatif ? Dynamique d’un dispositif participatif aux acteurs pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap, recherche et Intervention scolaires (OPHRIS), Jun 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Practical Philosophy: Self-Inquiry for Autistic Subjects with Language Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Biennale internationale de Philosophie pratique, Laboratoire de Recherche en Philosophie Pratique (L.R.Ph.P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de l’Égée, Apr 2024, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme & Silenciation : Apprendre par les Pairs, obstacle épistémique ou opportunité heuristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International Education Et Formation "Apprendre avec et par les autres en éducation et en formation. Enjeux épistémiques, éthiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulation and self-determination: polymorphous concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : école inclusive, quelles perceptions autour de la notion d'auto-régulation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education, Mar 2023, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux du cerveau à la vie sociale, 16ème université d’automne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arapi - Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations, Oct 2022, Le Croisic (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anthropocentré pour sujets dyscommunicants avec autisme ; entre liminalité et émancipation idéelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence internationale ALTER Protection Autonomie Emancipation : une alliance (im)possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALTER, Jun 2023, Aubervilliers-Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves troublés, élèves troublants : Pédagogies différenciée, diversifiée et individualisée, quels étayages scolaires face aux handicap et besoins éducatifs particuliers [Formation de formateurs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d'Intérêt National " Ecole inclusive ; de la grande difficulté scolaire". National Interest Module: " inclusive schools; major difficulties at school"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education (INSPE), Jan 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'accompagnement d'adultes autistes dyscommunicants en phase de transition sociétale vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque doctoral international de l'éducation et de la formation " Education &amp; Formation : accompagner les transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2022, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et émotions : Comment développer l’autonomie de Sujets Autistes dyscommunicants aux percepts psycho-sensoriels spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Interventions éducatives en autisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL Lausanne, Sep 2023, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations éthiques : Handicap et Vulnérabilité au prisme de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'éthique et les disciplines scolaires. Tagung Ethik und Schulfächer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Pédagogique de Fribourg, Sep 2023, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des artefacts numériques de réalité virtuelle chez des jeunes adultes autistes pour étayer l'activité d'accès à un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation SIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF), Sep 2022, Lausanne ( CH), Suisse. pp.392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir et tester un outil de réalité virtuelle pour public à besoins éducatifs particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imprévu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17e Nuit européenne des chercheur·e·s, Sep 2022, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche plurisensorielle en classe : quels liens entre bien-être des élèves et apprentissages ? A multi-sensory approach in the classroom : what are the links between student well-being and learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Santé et Bien-être à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Éducation de Nantes, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche participative impliquant des parents et des jeunes autistes pour l’apprentissage des soins bucco-dentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La recherche transdisciplinaire au bénéfice des personnes concernées par les TND : de la physiopathologie aux outils numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Autisme &amp; Tnd-IMind, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des outils numériques dans l’accès à un habitat inclusif pour adulte en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interantional "éducation et numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et Philosophie Pratique : En-Quête de Soi pour Sujets autistes au langage altéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Biennale of Practical Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rhodes (Grèce), France. pp.412-424, 2026, 978-618-87338-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. SCITEPRESS - Science and Technology Publications, pp.484-491, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et Corporéité heuristique : Conter les mots sur le bout des doigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in : Catherine Guillot, Séverine Parayre, Anne Olivier [dir.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en éducation : Inclusion, bien-être et expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, L'Harmattan, pp.75-90, 2026, Coll. "Pédagogies, Formations et Recherches", 978-2-336-58580-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la formation aux portes de l'École inclusive : Pragmatisme ou éthique de l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambou A. R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la formation et l'éducation face aux défis du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2026, 978-2-336-57911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Group, pp.27-36, 2025, 978-1-83612-061-2. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9781836120612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Applications of Virtual Reality (chap. 9, pp. 571-574) in : G.C. Burdea & P. Coiffet (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore C. Burdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Wiley-IEEE Press, 2024, 978-1-118-01480-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une Communauté Éducative Inclusive pour apprenants dyscommunicants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Communauté Éducative Inclusive : Penser et construire des institutions inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Pédagogies, Formations et Recherches", 978-2-336-47303-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux bien scolariser un élève à besoins éducatifs particuliers, mais je ne suis pas formé.e pour le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.41-53, 2024, Mythes et réalités, 978-2-7256-4606-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des synesthésies au service des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellab Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bienveillance et bien-être à l'école : Plaidoyer pour une éducation humaine et exigeante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7013-1970-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes Autistes dyscommunicants. Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Nantes université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04936950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et étayages dans les activités d'apprentissage instrumentées : en quoi la spécificité des gestes et micro-gestes des aidants familiaux influe-t-elle sur l'apprentissage des soins buccodentaires d'enfants avec un TSA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03622930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7AF2E82"/>
+    <w:nsid w:val="0A7D44F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-lacote-coquereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6976-6109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116967ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155rz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.074.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26984" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276123v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276101v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore C. Burdea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_communaute_educative_inclusive_penser_et_construire_des_institutions_inclusives_thibaud_pombet_fabienne_serina_karsky_augustin_mutuale-9782336473031-80480.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jellab Aziz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsollier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03622930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-lacote-coquereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6976-6109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927644v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116967ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155rz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.074.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26984" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276101v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gambou A. R." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/penser-la-formation-et-l-education-face-aux-defis-du-xxie-siecle/82351" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore C. Burdea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_communaute_educative_inclusive_penser_et_construire_des_institutions_inclusives_thibaud_pombet_fabienne_serina_karsky_augustin_mutuale-9782336473031-80480.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jellab Aziz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsollier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03622930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>