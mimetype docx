--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile LACÔTE-COQUEREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l’Éducation et de la Formation. Centre de Recherche en éducation de Nantes (CREN - UR 26 61)Consortium de recherche Participe 3.0 Numérique & Autisme                                                    Formatrice universitaire Société & École inclusives           Enseignante spécialisée élèves à Besoins Éducatifs ParticuliersChargée de mission école inclusive - Rectorat de Nantes, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-lacote-coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6976-6109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets aux savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.075.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets en fragilités et savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels visages de l’éthique au prisme d’une école hospitalière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116967ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant au regard des micro-violences et des liminalités institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éducation et micro-violences : effet de loupe sur les freins à la transition inclusive, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre parmi les pairs, obstacle ou opportunité heuristique ? Langages en miroir de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155rz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique éducative au regard des fragilités humaines ? Filiation, rupture et redéfinition du sujet agissant chez Hannah Arendt pour un monde non-totalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.77-89. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.074.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injustices épistémiques : lorsqu’autisme et dyscommunication se conjuguent, comment faire entendre ses choix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.26984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les réseaux du cerveau à la vie sociale, 16ème université d'automne, 51, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’accompagnement en réalité virtuelle pour adultes autistes dyscommunicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Educations et Formations à l'épreuve des transitions, 53, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre la Cité et les savoirs accessibles aux Invisibilisés Autistes : Défi éthique ou illusion du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international OPHRIS " Dynamiques impulsées par les politiques publiques de l’éducation inclusive à l’épreuve de l’accessibilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des pratiques sur le handicap – Recherche &amp; intervention scolaire, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique éducative et philosophique à l’aune de l’anthropologie conjonctive : re-penser la vulnérabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFEVI-CREN, Feb 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la vulnérabilité humaine ? De la blessure au postulat d'éducabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Feb 2026, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du silence : Quels dispositifs funambules pour entendre la voix de ceux qui ne parlent pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Vulnérabilité du sujet à tous les âges de la vie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Jan 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation versus liminalité : des concepts pour redéfinir l'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche SEFEVI "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Éducation de Nantes (CREN), France, Apr 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement capacitant : Oser imaginer d’autres langages autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales "École inclusive : quels environnements capacitants ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle & Autisme dyscommunicant : Défi technologique ou promesse inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème colloque international ACFAS "Inclusion scolaire et technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap. recherche et Intervention Scolaires (OPHRIS), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors les murs ; quels chemins de traverse heuristiques pour former un public autiste vulnérable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université UCO Angers, France, Jan 2024, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages en terres inconnues : Autisme et Réalité Virtuelle, quelles clefs pour l'autodétermination et l'émergence du Sujet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils numériques, Réalité Virtuelle et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence Autisme et Troubles du neurodéveloppement/Exac-t, Dec 2024, Université de Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et cognition incarnée : Défi éthique au regard de l’autisme dyscommunicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques "Apprendre avec la réalité virtuelle : défis, enjeux et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes université, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme : Entre désinstitutionalisation et résistances, quel devenir éducatif ? Dynamique d’un dispositif participatif aux acteurs pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap, recherche et Intervention scolaires (OPHRIS), Jun 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Practical Philosophy: Self-Inquiry for Autistic Subjects with Language Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Biennale internationale de Philosophie pratique, Laboratoire de Recherche en Philosophie Pratique (L.R.Ph.P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de l’Égée, Apr 2024, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme & Silenciation : Apprendre par les Pairs, obstacle épistémique ou opportunité heuristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International Education Et Formation "Apprendre avec et par les autres en éducation et en formation. Enjeux épistémiques, éthiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulation and self-determination: polymorphous concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : école inclusive, quelles perceptions autour de la notion d'auto-régulation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education, Mar 2023, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux du cerveau à la vie sociale, 16ème université d’automne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arapi - Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations, Oct 2022, Le Croisic (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anthropocentré pour sujets dyscommunicants avec autisme ; entre liminalité et émancipation idéelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence internationale ALTER Protection Autonomie Emancipation : une alliance (im)possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALTER, Jun 2023, Aubervilliers-Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves troublés, élèves troublants : Pédagogies différenciée, diversifiée et individualisée, quels étayages scolaires face aux handicap et besoins éducatifs particuliers [Formation de formateurs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d'Intérêt National " Ecole inclusive ; de la grande difficulté scolaire". National Interest Module: " inclusive schools; major difficulties at school"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education (INSPE), Jan 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'accompagnement d'adultes autistes dyscommunicants en phase de transition sociétale vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque doctoral international de l'éducation et de la formation " Education &amp; Formation : accompagner les transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2022, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et émotions : Comment développer l’autonomie de Sujets Autistes dyscommunicants aux percepts psycho-sensoriels spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Interventions éducatives en autisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL Lausanne, Sep 2023, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations éthiques : Handicap et Vulnérabilité au prisme de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'éthique et les disciplines scolaires. Tagung Ethik und Schulfächer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Pédagogique de Fribourg, Sep 2023, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des artefacts numériques de réalité virtuelle chez des jeunes adultes autistes pour étayer l'activité d'accès à un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation SIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF), Sep 2022, Lausanne ( CH), Suisse. pp.392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir et tester un outil de réalité virtuelle pour public à besoins éducatifs particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imprévu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17e Nuit européenne des chercheur·e·s, Sep 2022, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche plurisensorielle en classe : quels liens entre bien-être des élèves et apprentissages ? A multi-sensory approach in the classroom : what are the links between student well-being and learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Santé et Bien-être à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Éducation de Nantes, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche participative impliquant des parents et des jeunes autistes pour l’apprentissage des soins bucco-dentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La recherche transdisciplinaire au bénéfice des personnes concernées par les TND : de la physiopathologie aux outils numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Autisme &amp; Tnd-IMind, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des outils numériques dans l’accès à un habitat inclusif pour adulte en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interantional "éducation et numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et Philosophie Pratique : En-Quête de Soi pour Sujets autistes au langage altéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Biennale of Practical Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rhodes (Grèce), France. pp.412-424, 2026, 978-618-87338-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. SCITEPRESS - Science and Technology Publications, pp.484-491, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et Corporéité heuristique : Conter les mots sur le bout des doigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in : Catherine Guillot, Séverine Parayre, Anne Olivier [dir.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en éducation : Inclusion, bien-être et expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, L'Harmattan, pp.75-90, 2026, Coll. "Pédagogies, Formations et Recherches", 978-2-336-58580-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la formation aux portes de l'École inclusive : Pragmatisme ou éthique de l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambou A. R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la formation et l'éducation face aux défis du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2026, 978-2-336-57911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Group, pp.27-36, 2025, 978-1-83612-061-2. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9781836120612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Applications of Virtual Reality (chap. 9, pp. 571-574) in : G.C. Burdea & P. Coiffet (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore C. Burdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Wiley-IEEE Press, 2024, 978-1-118-01480-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une Communauté Éducative Inclusive pour apprenants dyscommunicants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Communauté Éducative Inclusive : Penser et construire des institutions inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Pédagogies, Formations et Recherches", 978-2-336-47303-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux bien scolariser un élève à besoins éducatifs particuliers, mais je ne suis pas formé.e pour le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.41-53, 2024, Mythes et réalités, 978-2-7256-4606-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des synesthésies au service des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellab Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bienveillance et bien-être à l'école : Plaidoyer pour une éducation humaine et exigeante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7013-1970-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes Autistes dyscommunicants. Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Nantes université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04936950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et étayages dans les activités d'apprentissage instrumentées : en quoi la spécificité des gestes et micro-gestes des aidants familiaux influe-t-elle sur l'apprentissage des soins buccodentaires d'enfants avec un TSA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03622930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile LACÔTE-COQUEREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l’Éducation et de la Formation. Centre de Recherche en éducation de Nantes (CREN - UR 26 61)Consortium de recherche Participe 3.0 Numérique & Autisme                                                    Formatrice universitaire Société & École inclusives           Enseignante spécialisée élèves à Besoins Éducatifs ParticuliersChargée de mission école inclusive - Rectorat de Nantes, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-lacote-coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6976-6109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets aux savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.075.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets en fragilités et savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels visages de l’éthique au prisme d’une école hospitalière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116967ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant au regard des micro-violences et des liminalités institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éducation et micro-violences : effet de loupe sur les freins à la transition inclusive, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre parmi les pairs, obstacle ou opportunité heuristique ? Langages en miroir de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155rz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique éducative au regard des fragilités humaines ? Filiation, rupture et redéfinition du sujet agissant chez Hannah Arendt pour un monde non-totalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.77-89. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.074.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injustices épistémiques : lorsqu’autisme et dyscommunication se conjuguent, comment faire entendre ses choix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.26984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les réseaux du cerveau à la vie sociale, 16ème université d'automne, 51, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’accompagnement en réalité virtuelle pour adultes autistes dyscommunicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Educations et Formations à l'épreuve des transitions, 53, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre la Cité et les savoirs accessibles aux Invisibilisés Autistes : Défi éthique ou illusion du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international OPHRIS " Dynamiques impulsées par les politiques publiques de l’éducation inclusive à l’épreuve de l’accessibilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des pratiques sur le handicap – Recherche &amp; intervention scolaire, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique éducative et philosophique à l’aune de l’anthropologie conjonctive : re-penser la vulnérabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFEVI-CREN, Feb 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la vulnérabilité humaine ? De la blessure au postulat d'éducabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Feb 2026, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du silence : Quels dispositifs funambules pour entendre la voix de ceux qui ne parlent pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Vulnérabilité du sujet à tous les âges de la vie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Jan 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation versus liminalité : des concepts pour redéfinir l'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche SEFEVI "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Éducation de Nantes (CREN), France, Apr 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement capacitant : Oser imaginer d’autres langages autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales "École inclusive : quels environnements capacitants ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle & Autisme dyscommunicant : Défi technologique ou promesse inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème colloque international ACFAS "Inclusion scolaire et technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors les murs ; quels chemins de traverse heuristiques pour former un public autiste vulnérable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université UCO Angers, France, Jan 2024, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages en terres inconnues : Autisme et Réalité Virtuelle, quelles clefs pour l'autodétermination et l'émergence du Sujet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils numériques, Réalité Virtuelle et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence Autisme et Troubles du neurodéveloppement/Exac-t, Dec 2024, Université de Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et cognition incarnée : Défi éthique au regard de l’autisme dyscommunicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques "Apprendre avec la réalité virtuelle : défis, enjeux et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes université, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme : Entre désinstitutionalisation et résistances, quel devenir éducatif ? Dynamique d’un dispositif participatif aux acteurs pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap, recherche et Intervention scolaires (OPHRIS), Jun 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap. recherche et Intervention Scolaires (OPHRIS), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Practical Philosophy: Self-Inquiry for Autistic Subjects with Language Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Biennale internationale de Philosophie pratique, Laboratoire de Recherche en Philosophie Pratique (L.R.Ph.P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de l’Égée, Apr 2024, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme & Silenciation : Apprendre par les Pairs, obstacle épistémique ou opportunité heuristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International Education Et Formation "Apprendre avec et par les autres en éducation et en formation. Enjeux épistémiques, éthiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulation and self-determination: polymorphous concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : école inclusive, quelles perceptions autour de la notion d'auto-régulation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education, Mar 2023, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux du cerveau à la vie sociale, 16ème université d’automne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arapi - Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations, Oct 2022, Le Croisic (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anthropocentré pour sujets dyscommunicants avec autisme ; entre liminalité et émancipation idéelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence internationale ALTER Protection Autonomie Emancipation : une alliance (im)possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALTER, Jun 2023, Aubervilliers-Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves troublés, élèves troublants : Pédagogies différenciée, diversifiée et individualisée, quels étayages scolaires face aux handicap et besoins éducatifs particuliers [Formation de formateurs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d'Intérêt National " Ecole inclusive ; de la grande difficulté scolaire". National Interest Module: " inclusive schools; major difficulties at school"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education (INSPE), Jan 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'accompagnement d'adultes autistes dyscommunicants en phase de transition sociétale vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque doctoral international de l'éducation et de la formation " Education &amp; Formation : accompagner les transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2022, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et émotions : Comment développer l’autonomie de Sujets Autistes dyscommunicants aux percepts psycho-sensoriels spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Interventions éducatives en autisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL Lausanne, Sep 2023, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations éthiques : Handicap et Vulnérabilité au prisme de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'éthique et les disciplines scolaires. Tagung Ethik und Schulfächer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Pédagogique de Fribourg, Sep 2023, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir et tester un outil de réalité virtuelle pour public à besoins éducatifs particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imprévu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17e Nuit européenne des chercheur·e·s, Sep 2022, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des artefacts numériques de réalité virtuelle chez des jeunes adultes autistes pour étayer l'activité d'accès à un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation SIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF), Sep 2022, Lausanne ( CH), Suisse. pp.392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche plurisensorielle en classe : quels liens entre bien-être des élèves et apprentissages ? A multi-sensory approach in the classroom : what are the links between student well-being and learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Santé et Bien-être à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Éducation de Nantes, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche participative impliquant des parents et des jeunes autistes pour l’apprentissage des soins bucco-dentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La recherche transdisciplinaire au bénéfice des personnes concernées par les TND : de la physiopathologie aux outils numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Autisme &amp; Tnd-IMind, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des outils numériques dans l’accès à un habitat inclusif pour adulte en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interantional "éducation et numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et Philosophie Pratique : En-Quête de Soi pour Sujets autistes au langage altéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Biennale of Practical Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rhodes (Grèce), France. pp.412-424, 2026, 978-618-87338-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. SCITEPRESS - Science and Technology Publications, pp.484-491, 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et Corporéité heuristique : Conter les mots sur le bout des doigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in : Catherine Guillot, Séverine Parayre, Anne Olivier [dir.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en éducation : Inclusion, bien-être et expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, L'Harmattan, pp.75-90, 2026, Coll. "Pédagogies, Formations et Recherches", 978-2-336-58580-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la formation aux portes de l'École inclusive : Pragmatisme ou éthique de l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambou A. R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la formation et l'éducation face aux défis du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2026, 978-2-336-57911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Group, pp.27-36, 2025, 978-1-83612-061-2. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9781836120612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Applications of Virtual Reality (chap. 9, pp. 571-574) in : G.C. Burdea & P. Coiffet (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore C. Burdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Wiley-IEEE Press, 2024, 978-1-118-01480-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une Communauté Éducative Inclusive pour apprenants dyscommunicants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Communauté Éducative Inclusive : Penser et construire des institutions inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Pédagogies, Formations et Recherches", 978-2-336-47303-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux bien scolariser un élève à besoins éducatifs particuliers, mais je ne suis pas formé.e pour le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.41-53, 2024, Mythes et réalités, 978-2-7256-4606-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des synesthésies au service des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellab Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bienveillance et bien-être à l'école : Plaidoyer pour une éducation humaine et exigeante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7013-1970-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes Autistes dyscommunicants. Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Nantes université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04936950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes adultes autistes dyscommunicants : Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université de Nantes, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05586608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et étayages dans les activités d'apprentissage instrumentées : en quoi la spécificité des gestes et micro-gestes des aidants familiaux influe-t-elle sur l'apprentissage des soins buccodentaires d'enfants avec un TSA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03622930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A7D44F1"/>
+    <w:nsid w:val="6E09F3CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-lacote-coquereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6976-6109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927644v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116967ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155rz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.074.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26984" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276101v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gambou A. R." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/penser-la-formation-et-l-education-face-aux-defis-du-xxie-siecle/82351" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore C. Burdea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_communaute_educative_inclusive_penser_et_construire_des_institutions_inclusives_thibaud_pombet_fabienne_serina_karsky_augustin_mutuale-9782336473031-80480.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jellab Aziz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsollier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03622930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-lacote-coquereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6976-6109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927644v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116967ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155rz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.074.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26984" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gambou A. R." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/penser-la-formation-et-l-education-face-aux-defis-du-xxie-siecle/82351" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore C. Burdea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_communaute_educative_inclusive_penser_et_construire_des_institutions_inclusives_thibaud_pombet_fabienne_serina_karsky_augustin_mutuale-9782336473031-80480.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jellab Aziz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsollier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05586608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03622930v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>