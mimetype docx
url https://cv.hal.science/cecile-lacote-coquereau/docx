--- v2 (2026-04-29)
+++ v3 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile LACÔTE-COQUEREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l’Éducation et de la Formation. Centre de Recherche en éducation de Nantes (CREN - UR 26 61)Consortium de recherche Participe 3.0 Numérique & Autisme                                                    Formatrice universitaire Société & École inclusives           Enseignante spécialisée élèves à Besoins Éducatifs ParticuliersChargée de mission école inclusive - Rectorat de Nantes, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-lacote-coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6976-6109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets aux savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.075.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets en fragilités et savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels visages de l’éthique au prisme d’une école hospitalière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116967ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant au regard des micro-violences et des liminalités institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éducation et micro-violences : effet de loupe sur les freins à la transition inclusive, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre parmi les pairs, obstacle ou opportunité heuristique ? Langages en miroir de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155rz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique éducative au regard des fragilités humaines ? Filiation, rupture et redéfinition du sujet agissant chez Hannah Arendt pour un monde non-totalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.77-89. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.074.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injustices épistémiques : lorsqu’autisme et dyscommunication se conjuguent, comment faire entendre ses choix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.26984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les réseaux du cerveau à la vie sociale, 16ème université d'automne, 51, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’accompagnement en réalité virtuelle pour adultes autistes dyscommunicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Educations et Formations à l'épreuve des transitions, 53, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre la Cité et les savoirs accessibles aux Invisibilisés Autistes : Défi éthique ou illusion du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international OPHRIS " Dynamiques impulsées par les politiques publiques de l’éducation inclusive à l’épreuve de l’accessibilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des pratiques sur le handicap – Recherche &amp; intervention scolaire, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique éducative et philosophique à l’aune de l’anthropologie conjonctive : re-penser la vulnérabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFEVI-CREN, Feb 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la vulnérabilité humaine ? De la blessure au postulat d'éducabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Feb 2026, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du silence : Quels dispositifs funambules pour entendre la voix de ceux qui ne parlent pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Vulnérabilité du sujet à tous les âges de la vie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Jan 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation versus liminalité : des concepts pour redéfinir l'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche SEFEVI "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Éducation de Nantes (CREN), France, Apr 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement capacitant : Oser imaginer d’autres langages autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales "École inclusive : quels environnements capacitants ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle & Autisme dyscommunicant : Défi technologique ou promesse inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème colloque international ACFAS "Inclusion scolaire et technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors les murs ; quels chemins de traverse heuristiques pour former un public autiste vulnérable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université UCO Angers, France, Jan 2024, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages en terres inconnues : Autisme et Réalité Virtuelle, quelles clefs pour l'autodétermination et l'émergence du Sujet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils numériques, Réalité Virtuelle et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence Autisme et Troubles du neurodéveloppement/Exac-t, Dec 2024, Université de Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et cognition incarnée : Défi éthique au regard de l’autisme dyscommunicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques "Apprendre avec la réalité virtuelle : défis, enjeux et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes université, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme : Entre désinstitutionalisation et résistances, quel devenir éducatif ? Dynamique d’un dispositif participatif aux acteurs pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap, recherche et Intervention scolaires (OPHRIS), Jun 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap. recherche et Intervention Scolaires (OPHRIS), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Practical Philosophy: Self-Inquiry for Autistic Subjects with Language Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Biennale internationale de Philosophie pratique, Laboratoire de Recherche en Philosophie Pratique (L.R.Ph.P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de l’Égée, Apr 2024, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme & Silenciation : Apprendre par les Pairs, obstacle épistémique ou opportunité heuristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International Education Et Formation "Apprendre avec et par les autres en éducation et en formation. Enjeux épistémiques, éthiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulation and self-determination: polymorphous concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : école inclusive, quelles perceptions autour de la notion d'auto-régulation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education, Mar 2023, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux du cerveau à la vie sociale, 16ème université d’automne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arapi - Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations, Oct 2022, Le Croisic (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anthropocentré pour sujets dyscommunicants avec autisme ; entre liminalité et émancipation idéelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence internationale ALTER Protection Autonomie Emancipation : une alliance (im)possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALTER, Jun 2023, Aubervilliers-Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves troublés, élèves troublants : Pédagogies différenciée, diversifiée et individualisée, quels étayages scolaires face aux handicap et besoins éducatifs particuliers [Formation de formateurs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d'Intérêt National " Ecole inclusive ; de la grande difficulté scolaire". National Interest Module: " inclusive schools; major difficulties at school"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education (INSPE), Jan 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'accompagnement d'adultes autistes dyscommunicants en phase de transition sociétale vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque doctoral international de l'éducation et de la formation " Education &amp; Formation : accompagner les transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2022, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et émotions : Comment développer l’autonomie de Sujets Autistes dyscommunicants aux percepts psycho-sensoriels spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Interventions éducatives en autisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL Lausanne, Sep 2023, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations éthiques : Handicap et Vulnérabilité au prisme de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'éthique et les disciplines scolaires. Tagung Ethik und Schulfächer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Pédagogique de Fribourg, Sep 2023, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir et tester un outil de réalité virtuelle pour public à besoins éducatifs particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imprévu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17e Nuit européenne des chercheur·e·s, Sep 2022, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des artefacts numériques de réalité virtuelle chez des jeunes adultes autistes pour étayer l'activité d'accès à un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation SIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF), Sep 2022, Lausanne ( CH), Suisse. pp.392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche plurisensorielle en classe : quels liens entre bien-être des élèves et apprentissages ? A multi-sensory approach in the classroom : what are the links between student well-being and learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Santé et Bien-être à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Éducation de Nantes, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche participative impliquant des parents et des jeunes autistes pour l’apprentissage des soins bucco-dentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La recherche transdisciplinaire au bénéfice des personnes concernées par les TND : de la physiopathologie aux outils numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Autisme &amp; Tnd-IMind, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des outils numériques dans l’accès à un habitat inclusif pour adulte en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interantional "éducation et numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et Philosophie Pratique : En-Quête de Soi pour Sujets autistes au langage altéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Biennale of Practical Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rhodes (Grèce), France. pp.412-424, 2026, 978-618-87338-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. SCITEPRESS - Science and Technology Publications, pp.484-491, 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et Corporéité heuristique : Conter les mots sur le bout des doigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in : Catherine Guillot, Séverine Parayre, Anne Olivier [dir.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en éducation : Inclusion, bien-être et expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, L'Harmattan, pp.75-90, 2026, Coll. "Pédagogies, Formations et Recherches", 978-2-336-58580-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la formation aux portes de l'École inclusive : Pragmatisme ou éthique de l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambou A. R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la formation et l'éducation face aux défis du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2026, 978-2-336-57911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Group, pp.27-36, 2025, 978-1-83612-061-2. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9781836120612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Applications of Virtual Reality (chap. 9, pp. 571-574) in : G.C. Burdea & P. Coiffet (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore C. Burdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Wiley-IEEE Press, 2024, 978-1-118-01480-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une Communauté Éducative Inclusive pour apprenants dyscommunicants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Communauté Éducative Inclusive : Penser et construire des institutions inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Pédagogies, Formations et Recherches", 978-2-336-47303-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux bien scolariser un élève à besoins éducatifs particuliers, mais je ne suis pas formé.e pour le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.41-53, 2024, Mythes et réalités, 978-2-7256-4606-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des synesthésies au service des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellab Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bienveillance et bien-être à l'école : Plaidoyer pour une éducation humaine et exigeante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7013-1970-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes Autistes dyscommunicants. Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Nantes université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04936950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes adultes autistes dyscommunicants : Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université de Nantes, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05586608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et étayages dans les activités d'apprentissage instrumentées : en quoi la spécificité des gestes et micro-gestes des aidants familiaux influe-t-elle sur l'apprentissage des soins buccodentaires d'enfants avec un TSA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03622930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile LACÔTE-COQUEREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l’Éducation et de la Formation. Centre de Recherche en éducation de Nantes (CREN - UR 26 61)Consortium de recherche Participe 3.0 Numérique & Autisme                                                    Formatrice universitaire Société & École inclusives           Enseignante spécialisée élèves à Besoins Éducatifs ParticuliersChargée de mission école inclusive - Rectorat de Nantes, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-lacote-coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6976-6109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets en fragilités et savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets aux savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.075.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels visages de l’éthique au prisme d’une école hospitalière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116967ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant au regard des micro-violences et des liminalités institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éducation et micro-violences : effet de loupe sur les freins à la transition inclusive, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre parmi les pairs, obstacle ou opportunité heuristique ? Langages en miroir de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155rz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique éducative au regard des fragilités humaines ? Filiation, rupture et redéfinition du sujet agissant chez Hannah Arendt pour un monde non-totalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.77-89. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.074.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injustices épistémiques : lorsqu’autisme et dyscommunication se conjuguent, comment faire entendre ses choix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.26984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les réseaux du cerveau à la vie sociale, 16ème université d'automne, 51, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’accompagnement en réalité virtuelle pour adultes autistes dyscommunicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Educations et Formations à l'épreuve des transitions, 53, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du silence : Quels dispositifs funambules pour entendre la voix de ceux qui ne parlent pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Vulnérabilité du sujet à tous les âges de la vie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Jan 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité, plus qu’un mot, une éthique : Quels enjeux de formation pour nourrir la praxis éducative inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude internationale "L’hospitalité universelle, principe d’une éthique inclusive  ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICT Bordeaux-Toulouse, Apr 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la vulnérabilité humaine ? De la blessure au postulat d'éducabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Feb 2026, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre la Cité et les savoirs accessibles aux Invisibilisés Autistes : Défi éthique ou illusion du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international OPHRIS " Dynamiques impulsées par les politiques publiques de l’éducation inclusive à l’épreuve de l’accessibilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des pratiques sur le handicap – Recherche &amp; intervention scolaire, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique éducative et philosophique à l’aune de l’anthropologie conjonctive : re-penser la vulnérabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFEVI-CREN, Feb 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement capacitant : Oser imaginer d’autres langages autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales "École inclusive : quels environnements capacitants ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation versus liminalité : des concepts pour redéfinir l'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche SEFEVI "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Éducation de Nantes (CREN), France, Apr 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle & Autisme dyscommunicant : Défi technologique ou promesse inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème colloque international ACFAS "Inclusion scolaire et technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme & Silenciation : Apprendre par les Pairs, obstacle épistémique ou opportunité heuristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International Education Et Formation "Apprendre avec et par les autres en éducation et en formation. Enjeux épistémiques, éthiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors les murs ; quels chemins de traverse heuristiques pour former un public autiste vulnérable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université UCO Angers, France, Jan 2024, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages en terres inconnues : Autisme et Réalité Virtuelle, quelles clefs pour l'autodétermination et l'émergence du Sujet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils numériques, Réalité Virtuelle et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence Autisme et Troubles du neurodéveloppement/Exac-t, Dec 2024, Université de Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et cognition incarnée : Défi éthique au regard de l’autisme dyscommunicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques "Apprendre avec la réalité virtuelle : défis, enjeux et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes université, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme : Entre désinstitutionalisation et résistances, quel devenir éducatif ? Dynamique d’un dispositif participatif aux acteurs pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap, recherche et Intervention scolaires (OPHRIS), Jun 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap. recherche et Intervention Scolaires (OPHRIS), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Practical Philosophy: Self-Inquiry for Autistic Subjects with Language Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Biennale internationale de Philosophie pratique, Laboratoire de Recherche en Philosophie Pratique (L.R.Ph.P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de l’Égée, Apr 2024, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations éthiques : Handicap et Vulnérabilité au prisme de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'éthique et les disciplines scolaires. Tagung Ethik und Schulfächer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Pédagogique de Fribourg, Sep 2023, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulation and self-determination: polymorphous concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : école inclusive, quelles perceptions autour de la notion d'auto-régulation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education, Mar 2023, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux du cerveau à la vie sociale, 16ème université d’automne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arapi - Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations, Oct 2022, Le Croisic (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anthropocentré pour sujets dyscommunicants avec autisme ; entre liminalité et émancipation idéelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence internationale ALTER Protection Autonomie Emancipation : une alliance (im)possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALTER, Jun 2023, Aubervilliers-Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves troublés, élèves troublants : Pédagogies différenciée, diversifiée et individualisée, quels étayages scolaires face aux handicap et besoins éducatifs particuliers [Formation de formateurs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d'Intérêt National " Ecole inclusive ; de la grande difficulté scolaire". National Interest Module: " inclusive schools; major difficulties at school"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education (INSPE), Jan 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'accompagnement d'adultes autistes dyscommunicants en phase de transition sociétale vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque doctoral international de l'éducation et de la formation " Education &amp; Formation : accompagner les transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2022, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et émotions : Comment développer l’autonomie de Sujets Autistes dyscommunicants aux percepts psycho-sensoriels spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Interventions éducatives en autisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL Lausanne, Sep 2023, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche plurisensorielle en classe : quels liens entre bien-être des élèves et apprentissages ? A multi-sensory approach in the classroom : what are the links between student well-being and learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Santé et Bien-être à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Éducation de Nantes, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir et tester un outil de réalité virtuelle pour public à besoins éducatifs particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imprévu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17e Nuit européenne des chercheur·e·s, Sep 2022, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des artefacts numériques de réalité virtuelle chez des jeunes adultes autistes pour étayer l'activité d'accès à un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation SIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF), Sep 2022, Lausanne ( CH), Suisse. pp.392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche participative impliquant des parents et des jeunes autistes pour l’apprentissage des soins bucco-dentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La recherche transdisciplinaire au bénéfice des personnes concernées par les TND : de la physiopathologie aux outils numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Autisme &amp; Tnd-IMind, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des outils numériques dans l’accès à un habitat inclusif pour adulte en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interantional "éducation et numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et Philosophie Pratique : En-Quête de Soi pour Sujets autistes au langage altéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Biennale of Practical Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rhodes (Grèce), France. pp.412-424, 2026, 978-618-87338-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. SCITEPRESS - Science and Technology Publications, pp.484-491, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et Corporéité heuristique : Conter les mots sur le bout des doigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in : Catherine Guillot, Séverine Parayre, Anne Olivier [dir.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en éducation : Inclusion, bien-être et expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, L'Harmattan, pp.75-90, 2026, Coll. "Pédagogies, Formations et Recherches", 978-2-336-58580-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la formation aux portes de l'École inclusive : Pragmatisme ou éthique de l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambou A. R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la formation et l'éducation face aux défis du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2026, 978-2-336-57911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Group, pp.27-36, 2025, 978-1-83612-061-2. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9781836120612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux bien scolariser un élève à besoins éducatifs particuliers, mais je ne suis pas formé.e pour le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.41-53, 2024, Mythes et réalités, 978-2-7256-4606-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une Communauté Éducative Inclusive pour apprenants dyscommunicants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Communauté Éducative Inclusive : Penser et construire des institutions inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Pédagogies, Formations et Recherches", 978-2-336-47303-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Applications of Virtual Reality (chap. 9, pp. 571-574) in : G.C. Burdea & P. Coiffet (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore C. Burdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Wiley-IEEE Press, 2024, 978-1-118-01480-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des synesthésies au service des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellab Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bienveillance et bien-être à l'école : Plaidoyer pour une éducation humaine et exigeante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7013-1970-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes adultes autistes dyscommunicants : Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université de Nantes, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05586608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes Autistes dyscommunicants. Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Nantes université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04936950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et étayages dans les activités d'apprentissage instrumentées : en quoi la spécificité des gestes et micro-gestes des aidants familiaux influe-t-elle sur l'apprentissage des soins buccodentaires d'enfants avec un TSA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03622930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E09F3CA"/>
+    <w:nsid w:val="BBE5EAA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-lacote-coquereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6976-6109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927644v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116967ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155rz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.074.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26984" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gambou A. R." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/penser-la-formation-et-l-education-face-aux-defis-du-xxie-siecle/82351" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore C. Burdea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_communaute_educative_inclusive_penser_et_construire_des_institutions_inclusives_thibaud_pombet_fabienne_serina_karsky_augustin_mutuale-9782336473031-80480.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jellab Aziz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsollier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05586608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03622930v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-lacote-coquereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6976-6109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116967ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155rz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.074.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26984" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gambou A. R." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/penser-la-formation-et-l-education-face-aux-defis-du-xxie-siecle/82351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_communaute_educative_inclusive_penser_et_construire_des_institutions_inclusives_thibaud_pombet_fabienne_serina_karsky_augustin_mutuale-9782336473031-80480.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore C. Burdea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jellab Aziz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsollier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05586608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03622930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>