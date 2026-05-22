--- v3 (2026-04-30)
+++ v4 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile LACÔTE-COQUEREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l’Éducation et de la Formation. Centre de Recherche en éducation de Nantes (CREN - UR 26 61)Consortium de recherche Participe 3.0 Numérique & Autisme                                                    Formatrice universitaire Société & École inclusives           Enseignante spécialisée élèves à Besoins Éducatifs ParticuliersChargée de mission école inclusive - Rectorat de Nantes, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-lacote-coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6976-6109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets en fragilités et savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets aux savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.075.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels visages de l’éthique au prisme d’une école hospitalière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116967ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant au regard des micro-violences et des liminalités institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éducation et micro-violences : effet de loupe sur les freins à la transition inclusive, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre parmi les pairs, obstacle ou opportunité heuristique ? Langages en miroir de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155rz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique éducative au regard des fragilités humaines ? Filiation, rupture et redéfinition du sujet agissant chez Hannah Arendt pour un monde non-totalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.77-89. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.074.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injustices épistémiques : lorsqu’autisme et dyscommunication se conjuguent, comment faire entendre ses choix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.26984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les réseaux du cerveau à la vie sociale, 16ème université d'automne, 51, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’accompagnement en réalité virtuelle pour adultes autistes dyscommunicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Educations et Formations à l'épreuve des transitions, 53, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du silence : Quels dispositifs funambules pour entendre la voix de ceux qui ne parlent pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Vulnérabilité du sujet à tous les âges de la vie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Jan 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité, plus qu’un mot, une éthique : Quels enjeux de formation pour nourrir la praxis éducative inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude internationale "L’hospitalité universelle, principe d’une éthique inclusive  ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICT Bordeaux-Toulouse, Apr 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la vulnérabilité humaine ? De la blessure au postulat d'éducabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Feb 2026, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre la Cité et les savoirs accessibles aux Invisibilisés Autistes : Défi éthique ou illusion du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international OPHRIS " Dynamiques impulsées par les politiques publiques de l’éducation inclusive à l’épreuve de l’accessibilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des pratiques sur le handicap – Recherche &amp; intervention scolaire, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique éducative et philosophique à l’aune de l’anthropologie conjonctive : re-penser la vulnérabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFEVI-CREN, Feb 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement capacitant : Oser imaginer d’autres langages autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales "École inclusive : quels environnements capacitants ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation versus liminalité : des concepts pour redéfinir l'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche SEFEVI "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Éducation de Nantes (CREN), France, Apr 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle & Autisme dyscommunicant : Défi technologique ou promesse inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème colloque international ACFAS "Inclusion scolaire et technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme & Silenciation : Apprendre par les Pairs, obstacle épistémique ou opportunité heuristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International Education Et Formation "Apprendre avec et par les autres en éducation et en formation. Enjeux épistémiques, éthiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors les murs ; quels chemins de traverse heuristiques pour former un public autiste vulnérable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université UCO Angers, France, Jan 2024, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages en terres inconnues : Autisme et Réalité Virtuelle, quelles clefs pour l'autodétermination et l'émergence du Sujet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils numériques, Réalité Virtuelle et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence Autisme et Troubles du neurodéveloppement/Exac-t, Dec 2024, Université de Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et cognition incarnée : Défi éthique au regard de l’autisme dyscommunicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques "Apprendre avec la réalité virtuelle : défis, enjeux et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes université, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme : Entre désinstitutionalisation et résistances, quel devenir éducatif ? Dynamique d’un dispositif participatif aux acteurs pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap, recherche et Intervention scolaires (OPHRIS), Jun 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap. recherche et Intervention Scolaires (OPHRIS), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Practical Philosophy: Self-Inquiry for Autistic Subjects with Language Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Biennale internationale de Philosophie pratique, Laboratoire de Recherche en Philosophie Pratique (L.R.Ph.P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de l’Égée, Apr 2024, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations éthiques : Handicap et Vulnérabilité au prisme de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'éthique et les disciplines scolaires. Tagung Ethik und Schulfächer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Pédagogique de Fribourg, Sep 2023, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulation and self-determination: polymorphous concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : école inclusive, quelles perceptions autour de la notion d'auto-régulation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education, Mar 2023, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux du cerveau à la vie sociale, 16ème université d’automne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arapi - Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations, Oct 2022, Le Croisic (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anthropocentré pour sujets dyscommunicants avec autisme ; entre liminalité et émancipation idéelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence internationale ALTER Protection Autonomie Emancipation : une alliance (im)possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALTER, Jun 2023, Aubervilliers-Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves troublés, élèves troublants : Pédagogies différenciée, diversifiée et individualisée, quels étayages scolaires face aux handicap et besoins éducatifs particuliers [Formation de formateurs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d'Intérêt National " Ecole inclusive ; de la grande difficulté scolaire". National Interest Module: " inclusive schools; major difficulties at school"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education (INSPE), Jan 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'accompagnement d'adultes autistes dyscommunicants en phase de transition sociétale vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque doctoral international de l'éducation et de la formation " Education &amp; Formation : accompagner les transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2022, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et émotions : Comment développer l’autonomie de Sujets Autistes dyscommunicants aux percepts psycho-sensoriels spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Interventions éducatives en autisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL Lausanne, Sep 2023, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche plurisensorielle en classe : quels liens entre bien-être des élèves et apprentissages ? A multi-sensory approach in the classroom : what are the links between student well-being and learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Santé et Bien-être à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Éducation de Nantes, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir et tester un outil de réalité virtuelle pour public à besoins éducatifs particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imprévu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17e Nuit européenne des chercheur·e·s, Sep 2022, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des artefacts numériques de réalité virtuelle chez des jeunes adultes autistes pour étayer l'activité d'accès à un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation SIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF), Sep 2022, Lausanne ( CH), Suisse. pp.392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche participative impliquant des parents et des jeunes autistes pour l’apprentissage des soins bucco-dentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La recherche transdisciplinaire au bénéfice des personnes concernées par les TND : de la physiopathologie aux outils numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Autisme &amp; Tnd-IMind, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des outils numériques dans l’accès à un habitat inclusif pour adulte en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interantional "éducation et numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et Philosophie Pratique : En-Quête de Soi pour Sujets autistes au langage altéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Biennale of Practical Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rhodes (Grèce), France. pp.412-424, 2026, 978-618-87338-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. SCITEPRESS - Science and Technology Publications, pp.484-491, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et Corporéité heuristique : Conter les mots sur le bout des doigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in : Catherine Guillot, Séverine Parayre, Anne Olivier [dir.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en éducation : Inclusion, bien-être et expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, L'Harmattan, pp.75-90, 2026, Coll. "Pédagogies, Formations et Recherches", 978-2-336-58580-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la formation aux portes de l'École inclusive : Pragmatisme ou éthique de l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambou A. R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la formation et l'éducation face aux défis du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2026, 978-2-336-57911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Group, pp.27-36, 2025, 978-1-83612-061-2. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9781836120612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux bien scolariser un élève à besoins éducatifs particuliers, mais je ne suis pas formé.e pour le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.41-53, 2024, Mythes et réalités, 978-2-7256-4606-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une Communauté Éducative Inclusive pour apprenants dyscommunicants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Communauté Éducative Inclusive : Penser et construire des institutions inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Pédagogies, Formations et Recherches", 978-2-336-47303-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Applications of Virtual Reality (chap. 9, pp. 571-574) in : G.C. Burdea & P. Coiffet (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore C. Burdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Wiley-IEEE Press, 2024, 978-1-118-01480-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des synesthésies au service des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellab Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bienveillance et bien-être à l'école : Plaidoyer pour une éducation humaine et exigeante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7013-1970-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes adultes autistes dyscommunicants : Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université de Nantes, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05586608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes Autistes dyscommunicants. Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Nantes université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04936950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et étayages dans les activités d'apprentissage instrumentées : en quoi la spécificité des gestes et micro-gestes des aidants familiaux influe-t-elle sur l'apprentissage des soins buccodentaires d'enfants avec un TSA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03622930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile LACÔTE-COQUEREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l’Éducation et de la Formation. Centre de Recherche en éducation de Nantes (CREN - UR 26 61)Consortium de recherche Participe 3.0 Numérique & Autisme                                                    Formatrice universitaire Société & École inclusives           Enseignante spécialisée élèves à Besoins Éducatifs ParticuliersChargée de mission école inclusive - Rectorat de Nantes, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-lacote-coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6976-6109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Silenciation de l’autisme : Dilemme épistémologique du chercheur au regard de sujets en fragilités et savoirs singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.57-72. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.075.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels visages de l’éthique au prisme d’une école hospitalière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.110-125. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116967ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant au regard des micro-violences et des liminalités institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éducation et micro-violences : effet de loupe sur les freins à la transition inclusive, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre parmi les pairs, obstacle ou opportunité heuristique ? Langages en miroir de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155rz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique éducative au regard des fragilités humaines ? Filiation, rupture et redéfinition du sujet agissant chez Hannah Arendt pour un monde non-totalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (2), pp.77-89. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.074.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injustices épistémiques : lorsqu’autisme et dyscommunication se conjuguent, comment faire entendre ses choix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.26984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les réseaux du cerveau à la vie sociale, 16ème université d'automne, 51, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’accompagnement en réalité virtuelle pour adultes autistes dyscommunicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Educations et Formations à l'épreuve des transitions, 53, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du silence : Quels dispositifs funambules pour entendre la voix de ceux qui ne parlent pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Vulnérabilité du sujet à tous les âges de la vie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Jan 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité, plus qu’un mot, une éthique : Quels enjeux de formation pour nourrir la praxis éducative inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude internationale "L’hospitalité universelle, principe d’une éthique inclusive  ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICT Bordeaux-Toulouse, Apr 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre la Cité et les savoirs accessibles aux Invisibilisés Autistes : Défi éthique ou illusion du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international OPHRIS " Dynamiques impulsées par les politiques publiques de l’éducation inclusive à l’épreuve de l’accessibilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des pratiques sur le handicap – Recherche &amp; intervention scolaire, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique éducative et philosophique à l’aune de l’anthropologie conjonctive : re-penser la vulnérabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFEVI-CREN, Feb 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner la vulnérabilité humaine ? De la blessure au postulat d'éducabilité [Conférence]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO, Feb 2026, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement capacitant : Oser imaginer d’autres langages autistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales "École inclusive : quels environnements capacitants ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation versus liminalité : des concepts pour redéfinir l'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche SEFEVI "Société, Éducation, Formation et École à Visée Inclusive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Éducation de Nantes (CREN), France, Apr 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle & Autisme dyscommunicant : Défi technologique ou promesse inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ème colloque international ACFAS "Inclusion scolaire et technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne-française pour l'avancement des sciences, May 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages en terres inconnues : Autisme et Réalité Virtuelle, quelles clefs pour l'autodétermination et l'émergence du Sujet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils numériques, Réalité Virtuelle et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Excellence Autisme et Troubles du neurodéveloppement/Exac-t, Dec 2024, Université de Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme : Entre désinstitutionalisation et résistances, quel devenir éducatif ? Dynamique d’un dispositif participatif aux acteurs pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap, recherche et Intervention scolaires (OPHRIS), Jun 2024, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et cognition incarnée : Défi éthique au regard de l’autisme dyscommunicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques "Apprendre avec la réalité virtuelle : défis, enjeux et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes université, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors les murs ; quels chemins de traverse heuristiques pour former un public autiste vulnérable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université UCO Angers, France, Jan 2024, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Colloque OPHRIS "Tensions entre institutions et acteurs dans l’éducation inclusive : quels changements ? quelles résistances ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Pratiques sur le Handicap. recherche et Intervention Scolaires (OPHRIS), Jun 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISIGRAPP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2024, Rome, Italy. pp.484-491, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and Practical Philosophy: Self-Inquiry for Autistic Subjects with Language Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Biennale internationale de Philosophie pratique, Laboratoire de Recherche en Philosophie Pratique (L.R.Ph.P.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de l’Égée, Apr 2024, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme & Silenciation : Apprendre par les Pairs, obstacle épistémique ou opportunité heuristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International Education Et Formation "Apprendre avec et par les autres en éducation et en formation. Enjeux épistémiques, éthiques et politiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif anthropocentré pour sujets dyscommunicants avec autisme ; entre liminalité et émancipation idéelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence internationale ALTER Protection Autonomie Emancipation : une alliance (im)possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALTER, Jun 2023, Aubervilliers-Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulation and self-determination: polymorphous concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : école inclusive, quelles perceptions autour de la notion d'auto-régulation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education, Mar 2023, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de simulation en Réalité Virtuelle pour adultes autistes dyscommunicants vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux du cerveau à la vie sociale, 16ème université d’automne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arapi - Association pour la Recherche sur l'Autisme et la Prévention des Inadaptations, Oct 2022, Le Croisic (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves troublés, élèves troublants : Pédagogies différenciée, diversifiée et individualisée, quels étayages scolaires face aux handicap et besoins éducatifs particuliers [Formation de formateurs]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module d'Intérêt National " Ecole inclusive ; de la grande difficulté scolaire". National Interest Module: " inclusive schools; major difficulties at school"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education (INSPE), Jan 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'accompagnement d'adultes autistes dyscommunicants en phase de transition sociétale vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque doctoral international de l'éducation et de la formation " Education &amp; Formation : accompagner les transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDEF, Oct 2022, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et émotions : Comment développer l’autonomie de Sujets Autistes dyscommunicants aux percepts psycho-sensoriels spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Interventions éducatives en autisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HETSL Lausanne, Sep 2023, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurations éthiques : Handicap et Vulnérabilité au prisme de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : L'éthique et les disciplines scolaires. Tagung Ethik und Schulfächer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Pédagogique de Fribourg, Sep 2023, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche plurisensorielle en classe : quels liens entre bien-être des élèves et apprentissages ? A multi-sensory approach in the classroom : what are the links between student well-being and learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Santé et Bien-être à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Éducation de Nantes, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir et tester un outil de réalité virtuelle pour public à besoins éducatifs particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imprévu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17e Nuit européenne des chercheur·e·s, Sep 2022, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des artefacts numériques de réalité virtuelle chez des jeunes adultes autistes pour étayer l'activité d'accès à un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation SIEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF), Sep 2022, Lausanne ( CH), Suisse. pp.392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche participative impliquant des parents et des jeunes autistes pour l’apprentissage des soins bucco-dentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La recherche transdisciplinaire au bénéfice des personnes concernées par les TND : de la physiopathologie aux outils numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Autisme &amp; Tnd-IMind, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des outils numériques dans l’accès à un habitat inclusif pour adulte en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interantional "éducation et numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et Philosophie Pratique : En-Quête de Soi pour Sujets autistes au langage altéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Biennale of Practical Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Rhodes (Grèce), France. pp.412-424, 2026, 978-618-87338-2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Autism Spectrum Disorder: Emergence of Sensory-Motor and Olfactory Potentialities in an Anthropocentric Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Human Computer Interaction Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. SCITEPRESS - Science and Technology Publications, pp.484-491, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012409600003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la formation aux portes de l'École inclusive : Pragmatisme ou éthique de l’altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambou A. R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la formation et l'éducation face aux défis du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2026, 978-2-336-57911-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et Corporéité heuristique : Conter les mots sur le bout des doigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in : Catherine Guillot, Séverine Parayre, Anne Olivier [dir.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en éducation : Inclusion, bien-être et expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, L'Harmattan, pp.75-90, 2026, Coll. "Pédagogies, Formations et Recherches", 978-2-336-58580-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet-participant confronté au biais paradigmatique de l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive : acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Group, pp.27-36, 2025, 978-1-83612-061-2. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9781836120612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Applications of Virtual Reality (chap. 9, pp. 571-574) in : G.C. Burdea & P. Coiffet (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigore C. Burdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coiffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Wiley-IEEE Press, 2024, 978-1-118-01480-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une Communauté Éducative Inclusive pour apprenants dyscommunicants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Communauté Éducative Inclusive : Penser et construire des institutions inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Pédagogies, Formations et Recherches", 978-2-336-47303-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je veux bien scolariser un élève à besoins éducatifs particuliers, mais je ne suis pas formé.e pour le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.41-53, 2024, Mythes et réalités, 978-2-7256-4606-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMXw '23: Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.8-11, 2023, 979-8-4007-0845-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des synesthésies au service des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jellab Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger-Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bienveillance et bien-être à l'école : Plaidoyer pour une éducation humaine et exigeante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7013-1970-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes Autistes dyscommunicants. Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Nantes université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04936950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat inclusif, Réalité virtuelle &amp; Appropriation psycho-cognitive chez de jeunes adultes autistes dyscommunicants : Émergence du Sujet autonome en contexte éthique ; Esquisse tacite du « Je »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université de Nantes, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05586608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations et étayages dans les activités d'apprentissage instrumentées : en quoi la spécificité des gestes et micro-gestes des aidants familiaux influe-t-elle sur l'apprentissage des soins buccodentaires d'enfants avec un TSA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-03622930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBE5EAA4"/>
+    <w:nsid w:val="A12DCD49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-lacote-coquereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6976-6109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116967ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155rz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.074.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26984" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gambou A. R." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/penser-la-formation-et-l-education-face-aux-defis-du-xxie-siecle/82351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_communaute_educative_inclusive_penser_et_construire_des_institutions_inclusives_thibaud_pombet_fabienne_serina_karsky_augustin_mutuale-9782336473031-80480.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore C. Burdea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jellab Aziz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsollier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05586608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03622930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-lacote-coquereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6976-6109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116967ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155rz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.074.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236351v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04574023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012409600003660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04276137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gambou A. R." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/penser-la-formation-et-l-education-face-aux-defis-du-xxie-siecle/82351" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120612" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore C. Burdea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coiffet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_communaute_educative_inclusive_penser_et_construire_des_institutions_inclusives_thibaud_pombet_fabienne_serina_karsky_augustin_mutuale-9782336473031-80480.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jellab Aziz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsollier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05586608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03622930v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>